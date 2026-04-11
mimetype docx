--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -72,4996 +72,4996 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paroles de musique dans les chansons provençales du Recueil Deslauriers</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">オクシタン語と「オクシタンらしさ」の存在感―それは都市的な現象かー</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ことばと社会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.82-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824295v1</w:t>
+                <w:t xml:space="preserve">hal-04824323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition en ligne des chansons provençales du manuscrit Deslauriers (XVIIe siècle)</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Lou Novy para (1743) de Jean-Baptiste Coye : une pièce française ou une pièce provençale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824282v1</w:t>
+                <w:t xml:space="preserve">hal-04823731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutorÒc 16-18</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Contact avec le français et registres de l'occitan moderne (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.7743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886375v1</w:t>
+                <w:t xml:space="preserve">hal-04818620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de femmes d’oc (XIXe-XXIe siècle) : de la double marge à la double affirmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19/2.1, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et Godolin : les faits, la légende et le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Auta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.130-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Juvé e Pèire Godolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Francés Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (2), pp.429-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.5390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de femmes occitanes et frioulanes (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125/2, pp.225-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être femme et écrire en langue minorée : la double marge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie de pauvre ou de notable ? Louis Vestrepain et l’autobiographie en vers occitans au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.91-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie de saint Benoît à la mode toulousaine : Le Dret cami del cél (1659) de Bernard Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. CXXII/2, pp.247-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rite ou art ? Esther chez les Juifs comtadins (1774)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°97, pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un texte révolutionnaire bilingue occitan-français : le Dialogo entré dus insurjats (an VII). Edition critique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dousset-Seiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'études d'oc, La France latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°167, p. 27-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre baroque : Le héros, le soldat, le paysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et le Théatre de Béziers : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°87, pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et non-choix linguistiques dans l’Histoire de Pepesuc et l’œuvre de François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°87, pp.245-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Aspects du XVIIIe siècle occitan), vol. CXIX/2, pp.283-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète des mots anciens : Jean-Baptiste Germain (1701-1781)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Aspects du XVIIIe siècle occitan), vol. CXIX/2, pp.307-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance d’une critique ? La présence de l’occitan dans la presse béarnaise de la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, °75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux et milieux dans le Théâtre de Béziers (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catabase carcérale, amours et refuge onirique : la permanence du sujet Bellaud dans les Sonnets et autres rimes de la prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenso diagonal .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2 (n°29), pp.11-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des écrits du for privé du Midi de la France et de Catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (270), pp.165-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sud contre le Nord ou la fascination barcelonaise : vers une recatalanisation pragmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp. 161-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Universitat Catalana d’Estiu : la légitimité d’un ancrage historique à l’espace pan-catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp. 117-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace nord-catalan : une problématique singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, p. 7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catalan au nord des Pyrénées : une problématique singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de Ramounet ou le payzan agenez tournat de la guerro de François Cortète de Prades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lassaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Louvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat; Pierre Pasquier (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre des provinces au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Paris, Classiques Garnier, pp.581-853, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition critique de Le Païzan Astrologue de Jean de Cabanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Df Fabié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat; Pierre Pasquier (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre des provinces au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.1161-1315, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodon queer : une relecture des Domaisèlas (1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Joëlle Ginestet; Cécile Noilhan (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Jean Boudou / Tornar legir Joan Bodon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.59-81, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et l’alcool dans la littérature occitane (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Pic; Yan Lespoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Dòcuments, pp.199-208, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinocchio in occitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Capecchi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante Pinocchio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma, Treccani, pp.194-196, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occitan à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lespoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlin, De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.683-689, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110733433-027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Daniel Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours au XIXe siècle en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.9-14, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vestrepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marielle Mouranche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fernand Pifteau. La passion du patrimoine écrit toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Université de Toulouse / Loubatières, pp.116-117, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière invisible entre gascon et languedocien (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Roussillon; Claudine Nédelec (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières. Expériences et représentations dans la France du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tübingen, Narr, pp.101-120, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières (auto-)traductions de l’occitan au français : Jean-Baptiste Nalis, Guillaume Abbes de Cabrerolles (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurelia Arcocha; Hervé Le Bihan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, langues, littératures &amp; cultures : confrontations, lectures, translations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bilbao, Euskaltzaindia; Rennes, TIR, pp.169-190, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fabre et la langue d’oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Adell; Agnès Fine; Jean-Pierre Albert; Marlène Albert-Llorca; Dominique Blanc (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Fabre, l’arpenteur des écarts. Actes du colloque de Toulouse, février 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Éditions de la Maison des sciences de l’homme, pp.29-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saboly, satirista politic : Lou Reviro-Meinage (1663)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature is Comparative. Toute littérature est littérature comparée. Études de littérature et de linguistique offertes à Roy Rosenstein par ses collègues, ses disciples et ses amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amiens, Presses du Centre d’Études Médiévales de Picardie; Danielle Buschinger; Martine Marzloff; Patricia Gillies; Marie-Geneviève Grossel (dirs), pp.117-129, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Soulet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrénées. État des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pau, Cairn, pp.469-503, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Chincho-Merlincho de L.-B. Royer : une version libertine provençale du roman grec Daphnis et Chloé de Longus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; avec la collaboration de David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Section Française de l’Association Internationale d’Études Occitanes, pp.661-670, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Édition critique de la pièce Le Jugement de Pâris</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de la pièce La Guimbarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre de Béziers. Pièces historiées représentées au jour de l’Ascension (1628-1657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.210-301, 2019</w:t>
+              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.399-465, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Édition critique de la pièce La Guimbarde</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de la pièce Le Jugement de Pâris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre de Béziers. Pièces historiées représentées au jour de l’Ascension (1628-1657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.399-465, 2019</w:t>
+              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.210-301, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Juifs dupés (1696-7) : une satire contre les juifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Buschinger; Roy Rosenstein (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judaïca et comparatisme. Études offertes à Astrid Starck-Adler par ses collègues et amis à l'occasion de son soixante-quinzième anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amiens, Presses du Centre d'Etudes Médiévales, pp.306-314, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Occitanie galante : Suzon de Terson et Antoinette de Salvan de Saliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Fragonard; Dominic Glynn; Sylvaine Guyot; Marine Roussillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, Artois Presses Université, pp.115-128, 2018, Études littéraires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.17977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.9-24, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les provençalistes provençaux des années 1730-1740</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Provence (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.165-181, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une défense des Juifs en provençal (XVIIIe siècle) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aitor Carrera; Isabel Grifoll. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitània en Catalonha : de tempses novèls, de novèlas perspectivas. Actes de l'XIen Congrès de l'Associacion Internacionala d'Estudis Occitans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generalitat de Catalonha, pp.677-689, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures baroques et fondation : Pierre Godolin et la littérature de langue occitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acta Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Naissance, reflux et revitalisation d’une notion complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Gilles Couffignal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acta Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand siècle de poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.47-144, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la veille de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.435-459, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ballade “A l’entrada del temps clar”, Denis Saurat et les troubadours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les troubadours dans le texte occitan. Actes du colloque de Montpellier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.63-67, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.9-46, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.9-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prose : un météore dans un ciel (presque) vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.9-46, 2015</w:t>
+              <w:t xml:space="preserve">, Droz, pp.393-434, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un grand siècle de poésie</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des avant-textes au texte : le destin éditorial des poèmes occitans de Denis Saurat (1954-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les manuscrits du poème (1930-1960). Journée d’étude Montpellier 23 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des troubadours dans les Bibliothèques françoises (Du Verdier, La Croix du Maine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean- François Courouau; Isabelle Luciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.36-45, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foyers et système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.47-144, 2015</w:t>
+              <w:t xml:space="preserve">, Droz, pp.461-487, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...341 lines deleted...]
-              <w:t xml:space="preserve">Jean- François Courouau; Isabelle Luciani. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse “Capitale de la Langue Provençale” ou les troubadours vus par Pierre de Caseneuve (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Garnier, pp.36-45, 2015</w:t>
+              <w:t xml:space="preserve">, Garnier, pp.69-88, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombre de Godolin (1649-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato; Claire Torreilles; Marie-Jeanne Verny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los que fan viure e treslusir l’occitan. Actes du Xe Congrès de l’Association internationale des études occitanes. Béziers 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.716-738, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tragédie, deux pastorales : l’œuvre dramatique de Bertrand Larade (1607)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Claire Torreilles; François Pic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amb un fil d’amistat. Mélanges offerts à Philippe Gardy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Étude de la Littérature Occitane, pp.383-401, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et l'écrire en corse... Repères sur le récit autobiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autobiographie et les langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garae/Hésiode, p.173-199, 2010, Hors Collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...1638 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Universitat Catalana d’Estiu : la légitimité d’un ancrage historique à l’espace pan-catalan</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les paroles de musique dans les chansons provençales du Recueil Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204830v1</w:t>
+                <w:t xml:space="preserve">hal-04824295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace nord-catalan : une problématique singulière</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Édition en ligne des chansons provençales du manuscrit Deslauriers (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206721v1</w:t>
+                <w:t xml:space="preserve">hal-04824282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le catalan au nord des Pyrénées : une problématique singulière</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">AutorÒc 16-18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205161v1</w:t>
+                <w:t xml:space="preserve">hal-04886375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Noilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
@@ -5215,51 +5215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reception des troubadours en Europe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Classiques Garnier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -5275,1177 +5275,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lux philologiæ. L'essor de la philologie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genève, Droz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lux philologiae. L’essor de la philologie au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dieu</w:t>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2021, Bibliothèque des Lumières, 978-2-600-06262-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Droz, 2021, Bibliothèque des Lumières, 978-2-600-06262-6</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Df Fabié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lux philologiæ. L'essor de la philologie au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Df Fabié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 959 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sus la mar de l’istori. Lectures et réceptions de l’œuvre de Frédéric Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Genève, Droz, 2021</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.347, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mistral. « Sus la mar de l’istòri »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.343, 2018, « Études Occitanes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans de recherches méridionales. L’Institut d’études méridionales (1914-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 959 p., 2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417, 2018, 978-2-8107-0550-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sus la mar de l’istori. Lectures et réceptions de l’œuvre de Frédéric Mistral</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réception des troubadours en Provence (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.324, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie Pyrénées-Méditerranée. Portrait d'une région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.347, 2018</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Périgrinateur éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rococo d’Oc. Une anthologie poétique (1690-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi, pp.392, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.343, 2018, « Études Occitanes »</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.242, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cent ans de recherches méridionales. L’Institut d’études méridionales (1914-2014)</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.555, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amb un fil d’amistat. Mélanges offerts à Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.417, 2018, 978-2-8107-0550-4</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torreilles Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d’Étude de la Littérature Occitane, pp.1026, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...466 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Voix de la nymphe Aquitaine : écritures, langues et pouvoirs, 1550-1610</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,51 +6745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures de femmes d’oc (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Noilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19/2.1, pp.3-235, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,51 +6827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte occitan religieux occitan moderne et contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. CXXII/2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 241 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 215 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7295,51 +7295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lassaque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Df Fabi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433-027/html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.17977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3721.php" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3646.php" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Franc&#233;s Courouau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04206721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03246289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torreilles Claire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cubelier de Beynac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bessac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Franc&#233;s Courouau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04206721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lassaque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Df Fabi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433-027/html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.17977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3721.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3646.php" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03246289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torreilles Claire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cubelier de Beynac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bessac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>