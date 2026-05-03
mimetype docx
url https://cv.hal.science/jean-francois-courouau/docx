--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -72,4772 +72,2854 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
-[...1916 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de Ramounet ou le payzan agenez tournat de la guerro de François Cortète de Prades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lassaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Louvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat; Pierre Pasquier (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre des provinces au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Paris, Classiques Garnier, pp.581-853, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition critique de Le Païzan Astrologue de Jean de Cabanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Df Fabié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat; Pierre Pasquier (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre des provinces au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.1161-1315, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodon queer : une relecture des Domaisèlas (1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Joëlle Ginestet; Cécile Noilhan (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Jean Boudou / Tornar legir Joan Bodon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.59-81, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et l’alcool dans la littérature occitane (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Pic; Yan Lespoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Dòcuments, pp.199-208, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinocchio in occitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Capecchi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante Pinocchio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma, Treccani, pp.194-196, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occitan à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lespoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlin, De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.683-689, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110733433-027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Daniel Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours au XIXe siècle en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.9-14, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vestrepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marielle Mouranche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fernand Pifteau. La passion du patrimoine écrit toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Université de Toulouse / Loubatières, pp.116-117, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière invisible entre gascon et languedocien (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Roussillon; Claudine Nédelec (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières. Expériences et représentations dans la France du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tübingen, Narr, pp.101-120, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières (auto-)traductions de l’occitan au français : Jean-Baptiste Nalis, Guillaume Abbes de Cabrerolles (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurelia Arcocha; Hervé Le Bihan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, langues, littératures &amp; cultures : confrontations, lectures, translations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bilbao, Euskaltzaindia; Rennes, TIR, pp.169-190, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fabre et la langue d’oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Adell; Agnès Fine; Jean-Pierre Albert; Marlène Albert-Llorca; Dominique Blanc (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Fabre, l’arpenteur des écarts. Actes du colloque de Toulouse, février 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Éditions de la Maison des sciences de l’homme, pp.29-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les littératures des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Soulet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyrénées. État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pau, Cairn, pp.469-503, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saboly, satirista politic : Lou Reviro-Meinage (1663)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature is Comparative. Toute littérature est littérature comparée. Études de littérature et de linguistique offertes à Roy Rosenstein par ses collègues, ses disciples et ses amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amiens, Presses du Centre d’Études Médiévales de Picardie; Danielle Buschinger; Martine Marzloff; Patricia Gillies; Marie-Geneviève Grossel (dirs), pp.117-129, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Chincho-Merlincho de L.-B. Royer : une version libertine provençale du roman grec Daphnis et Chloé de Longus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; avec la collaboration de David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Section Française de l’Association Internationale d’Études Occitanes, pp.661-670, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Édition critique de la pièce La Guimbarde</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de la pièce Le Jugement de Pâris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre de Béziers. Pièces historiées représentées au jour de l’Ascension (1628-1657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.399-465, 2019</w:t>
+              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.210-301, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Édition critique de la pièce Le Jugement de Pâris</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de la pièce La Guimbarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre de Béziers. Pièces historiées représentées au jour de l’Ascension (1628-1657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.210-301, 2019</w:t>
+              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.399-465, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Juifs dupés (1696-7) : une satire contre les juifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Buschinger; Roy Rosenstein (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judaïca et comparatisme. Études offertes à Astrid Starck-Adler par ses collègues et amis à l'occasion de son soixante-quinzième anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amiens, Presses du Centre d'Etudes Médiévales, pp.306-314, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Occitanie galante : Suzon de Terson et Antoinette de Salvan de Saliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Fragonard; Dominic Glynn; Sylvaine Guyot; Marine Roussillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, Artois Presses Université, pp.115-128, 2018, Études littéraires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.17977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.9-24, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les provençalistes provençaux des années 1730-1740</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Provence (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.165-181, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une défense des Juifs en provençal (XVIIIe siècle) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aitor Carrera; Isabel Grifoll. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitània en Catalonha : de tempses novèls, de novèlas perspectivas. Actes de l'XIen Congrès de l'Associacion Internacionala d'Estudis Occitans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generalitat de Catalonha, pp.677-689, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures baroques et fondation : Pierre Godolin et la littérature de langue occitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acta Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Naissance, reflux et revitalisation d’une notion complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Gilles Couffignal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acta Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un grand siècle de poésie</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la veille de la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.47-144, 2015</w:t>
+              <w:t xml:space="preserve">, Droz, pp.435-459, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la veille de la Révolution</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ballade “A l’entrada del temps clar”, Denis Saurat et les troubadours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les troubadours dans le texte occitan. Actes du colloque de Montpellier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.63-67, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.9-22, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand siècle de poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.435-459, 2015</w:t>
+              <w:t xml:space="preserve">, Droz, pp.47-144, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.9-46, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des avant-textes au texte : le destin éditorial des poèmes occitans de Denis Saurat (1954-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les manuscrits du poème (1930-1960). Journée d’étude Montpellier 23 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prose : un météore dans un ciel (presque) vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.393-434, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des troubadours dans les Bibliothèques françoises (Du Verdier, La Croix du Maine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean- François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Garnier, pp.9-22, 2015</w:t>
+              <w:t xml:space="preserve">, Garnier, pp.36-45, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prose : un météore dans un ciel (presque) vide</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse “Capitale de la Langue Provençale” ou les troubadours vus par Pierre de Caseneuve (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.69-88, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foyers et système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.393-434, 2015</w:t>
+              <w:t xml:space="preserve">, Droz, pp.461-487, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombre de Godolin (1649-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato; Claire Torreilles; Marie-Jeanne Verny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los que fan viure e treslusir l’occitan. Actes du Xe Congrès de l’Association internationale des études occitanes. Béziers 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.716-738, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tragédie, deux pastorales : l’œuvre dramatique de Bertrand Larade (1607)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Claire Torreilles; François Pic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amb un fil d’amistat. Mélanges offerts à Philippe Gardy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Étude de la Littérature Occitane, pp.383-401, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et l'écrire en corse... Repères sur le récit autobiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autobiographie et les langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garae/Hésiode, p.173-199, 2010, Hors Collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4847,221 +2929,2139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paroles de musique dans les chansons provençales du Recueil Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition en ligne des chansons provençales du manuscrit Deslauriers (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AutorÒc 16-18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">オクシタン語と「オクシタンらしさ」の存在感―それは都市的な現象かー</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ことばと社会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.82-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Novy para (1743) de Jean-Baptiste Coye : une pièce française ou une pièce provençale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact avec le français et registres de l'occitan moderne (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.7743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de femmes d’oc (XIXe-XXIe siècle) : de la double marge à la double affirmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19/2.1, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et Godolin : les faits, la légende et le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Auta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.130-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Juvé e Pèire Godolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Francés Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (2), pp.429-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.5390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de femmes occitanes et frioulanes (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125/2, pp.225-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être femme et écrire en langue minorée : la double marge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie de pauvre ou de notable ? Louis Vestrepain et l’autobiographie en vers occitans au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.91-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rite ou art ? Esther chez les Juifs comtadins (1774)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°97, pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie de saint Benoît à la mode toulousaine : Le Dret cami del cél (1659) de Bernard Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. CXXII/2, pp.247-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un texte révolutionnaire bilingue occitan-français : le Dialogo entré dus insurjats (an VII). Edition critique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dousset-Seiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'études d'oc, La France latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°167, p. 27-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre baroque : Le héros, le soldat, le paysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et le Théatre de Béziers : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°87, pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et non-choix linguistiques dans l’Histoire de Pepesuc et l’œuvre de François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°87, pp.245-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète des mots anciens : Jean-Baptiste Germain (1701-1781)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Aspects du XVIIIe siècle occitan), vol. CXIX/2, pp.307-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Aspects du XVIIIe siècle occitan), vol. CXIX/2, pp.283-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance d’une critique ? La présence de l’occitan dans la presse béarnaise de la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, °75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux et milieux dans le Théâtre de Béziers (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catabase carcérale, amours et refuge onirique : la permanence du sujet Bellaud dans les Sonnets et autres rimes de la prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenso diagonal .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2 (n°29), pp.11-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des écrits du for privé du Midi de la France et de Catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (270), pp.165-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sud contre le Nord ou la fascination barcelonaise : vers une recatalanisation pragmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp. 161-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paroles de musique dans les chansons provençales du Recueil Deslauriers</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">L’Universitat Catalana d’Estiu : la légitimité d’un ancrage historique à l’espace pan-catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp. 117-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824295v1</w:t>
+                <w:t xml:space="preserve">hal-04204830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition en ligne des chansons provençales du manuscrit Deslauriers (XVIIe siècle)</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">L’espace nord-catalan : une problématique singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, p. 7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824282v1</w:t>
+                <w:t xml:space="preserve">hal-04206721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutorÒc 16-18</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Le catalan au nord des Pyrénées : une problématique singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886375v1</w:t>
+                <w:t xml:space="preserve">hal-04205161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5131,1321 +5131,1321 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reception des troubadours en Europe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Classiques Garnier, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lux philologiæ. L'essor de la philologie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genève, Droz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lux philologiae. L’essor de la philologie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2021, Bibliothèque des Lumières, 978-2-600-06262-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Noilhan</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+                <w:t xml:space="preserve">David Df Fabié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reception des troubadours en Europe au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Paris, Classiques Garnier, 2023</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Df Fabié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 959 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Lux philologiæ. L'essor de la philologie au XVIIIe siècle</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sus la mar de l’istori. Lectures et réceptions de l’œuvre de Frédéric Mistral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Genève, Droz, 2021</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.347, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eric Dieu</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans de recherches méridionales. L’Institut d’études méridionales (1914-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417, 2018, 978-2-8107-0550-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mistral. « Sus la mar de l’istòri »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Droz, 2021, Bibliothèque des Lumières, 978-2-600-06262-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.343, 2018, « Études Occitanes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réception des troubadours en Provence (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 2020</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.324, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie Pyrénées-Méditerranée. Portrait d'une région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 959 p., 2020</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Périgrinateur éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sus la mar de l’istori. Lectures et réceptions de l’œuvre de Frédéric Mistral</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rococo d’Oc. Une anthologie poétique (1690-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi, pp.392, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.555, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.347, 2018</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.242, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amb un fil d’amistat. Mélanges offerts à Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.343, 2018, « Études Occitanes »</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torreilles Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d’Étude de la Littérature Occitane, pp.1026, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...550 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Voix de la nymphe Aquitaine : écritures, langues et pouvoirs, 1550-1610</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,51 +6745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures de femmes d’oc (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Noilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19/2.1, pp.3-235, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,51 +6827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte occitan religieux occitan moderne et contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. CXXII/2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 241 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 215 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7295,51 +7295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Franc&#233;s Courouau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04206721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lassaque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Df Fabi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433-027/html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.17977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3721.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3646.php" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03246289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torreilles Claire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cubelier de Beynac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bessac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lassaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Df Fabi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433-027/html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.17977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3721.php" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3646.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Franc&#233;s Courouau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04206721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03246289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torreilles Claire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cubelier de Beynac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bessac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>