--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -72,2854 +72,4772 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">オクシタン語と「オクシタンらしさ」の存在感―それは都市的な現象かー</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ことばと社会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.82-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Novy para (1743) de Jean-Baptiste Coye : une pièce française ou une pièce provençale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact avec le français et registres de l'occitan moderne (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.7743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Juvé e Pèire Godolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Francés Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (2), pp.429-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.5390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de femmes d’oc (XIXe-XXIe siècle) : de la double marge à la double affirmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19/2.1, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et Godolin : les faits, la légende et le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Auta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.130-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être femme et écrire en langue minorée : la double marge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de femmes occitanes et frioulanes (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125/2, pp.225-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie de pauvre ou de notable ? Louis Vestrepain et l’autobiographie en vers occitans au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.91-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un texte révolutionnaire bilingue occitan-français : le Dialogo entré dus insurjats (an VII). Edition critique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dousset-Seiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'études d'oc, La France latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°167, p. 27-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie de saint Benoît à la mode toulousaine : Le Dret cami del cél (1659) de Bernard Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. CXXII/2, pp.247-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rite ou art ? Esther chez les Juifs comtadins (1774)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°97, pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre baroque : Le héros, le soldat, le paysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et non-choix linguistiques dans l’Histoire de Pepesuc et l’œuvre de François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°87, pp.245-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète des mots anciens : Jean-Baptiste Germain (1701-1781)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Aspects du XVIIIe siècle occitan), vol. CXIX/2, pp.307-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Aspects du XVIIIe siècle occitan), vol. CXIX/2, pp.283-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et le Théatre de Béziers : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°87, pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance d’une critique ? La présence de l’occitan dans la presse béarnaise de la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, °75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux et milieux dans le Théâtre de Béziers (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catabase carcérale, amours et refuge onirique : la permanence du sujet Bellaud dans les Sonnets et autres rimes de la prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenso diagonal .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2 (n°29), pp.11-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des écrits du for privé du Midi de la France et de Catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (270), pp.165-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catalan au nord des Pyrénées : une problématique singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sud contre le Nord ou la fascination barcelonaise : vers une recatalanisation pragmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp. 161-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Universitat Catalana d’Estiu : la légitimité d’un ancrage historique à l’espace pan-catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp. 117-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace nord-catalan : une problématique singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, p. 7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de Ramounet ou le payzan agenez tournat de la guerro de François Cortète de Prades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lassaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Louvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat; Pierre Pasquier (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre des provinces au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Paris, Classiques Garnier, pp.581-853, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition critique de Le Païzan Astrologue de Jean de Cabanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Df Fabié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat; Pierre Pasquier (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre des provinces au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.1161-1315, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodon queer : une relecture des Domaisèlas (1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Joëlle Ginestet; Cécile Noilhan (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Jean Boudou / Tornar legir Joan Bodon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.59-81, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et l’alcool dans la littérature occitane (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Pic; Yan Lespoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Dòcuments, pp.199-208, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinocchio in occitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Capecchi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante Pinocchio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma, Treccani, pp.194-196, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occitan à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lespoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlin, De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.683-689, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110733433-027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière invisible entre gascon et languedocien (XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Roussillon; Claudine Nédelec (dirs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières. Expériences et représentations dans la France du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tübingen, Narr, pp.101-120, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Daniel Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours au XIXe siècle en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.9-14, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vestrepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marielle Mouranche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fernand Pifteau. La passion du patrimoine écrit toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Université de Toulouse / Loubatières, pp.116-117, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières (auto-)traductions de l’occitan au français : Jean-Baptiste Nalis, Guillaume Abbes de Cabrerolles (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurelia Arcocha; Hervé Le Bihan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, langues, littératures &amp; cultures : confrontations, lectures, translations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bilbao, Euskaltzaindia; Rennes, TIR, pp.169-190, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fabre et la langue d’oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Adell; Agnès Fine; Jean-Pierre Albert; Marlène Albert-Llorca; Dominique Blanc (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Fabre, l’arpenteur des écarts. Actes du colloque de Toulouse, février 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Éditions de la Maison des sciences de l’homme, pp.29-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Soulet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrénées. État des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pau, Cairn, pp.469-503, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saboly, satirista politic : Lou Reviro-Meinage (1663)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature is Comparative. Toute littérature est littérature comparée. Études de littérature et de linguistique offertes à Roy Rosenstein par ses collègues, ses disciples et ses amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amiens, Presses du Centre d’Études Médiévales de Picardie; Danielle Buschinger; Martine Marzloff; Patricia Gillies; Marie-Geneviève Grossel (dirs), pp.117-129, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Chincho-Merlincho de L.-B. Royer : une version libertine provençale du roman grec Daphnis et Chloé de Longus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; avec la collaboration de David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Section Française de l’Association Internationale d’Études Occitanes, pp.661-670, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Édition critique de la pièce Le Jugement de Pâris</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de la pièce La Guimbarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre de Béziers. Pièces historiées représentées au jour de l’Ascension (1628-1657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.210-301, 2019</w:t>
+              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.399-465, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Édition critique de la pièce La Guimbarde</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de la pièce Le Jugement de Pâris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre de Béziers. Pièces historiées représentées au jour de l’Ascension (1628-1657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.399-465, 2019</w:t>
+              <w:t xml:space="preserve">, 1 - 1628, Classiques Garnier, pp.210-301, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Juifs dupés (1696-7) : une satire contre les juifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Buschinger; Roy Rosenstein (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judaïca et comparatisme. Études offertes à Astrid Starck-Adler par ses collègues et amis à l'occasion de son soixante-quinzième anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amiens, Presses du Centre d'Etudes Médiévales, pp.306-314, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Occitanie galante : Suzon de Terson et Antoinette de Salvan de Saliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Fragonard; Dominic Glynn; Sylvaine Guyot; Marine Roussillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, Artois Presses Université, pp.115-128, 2018, Études littéraires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.17977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.9-24, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les provençalistes provençaux des années 1730-1740</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Provence (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.165-181, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une défense des Juifs en provençal (XVIIIe siècle) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aitor Carrera; Isabel Grifoll. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitània en Catalonha : de tempses novèls, de novèlas perspectivas. Actes de l'XIen Congrès de l'Associacion Internacionala d'Estudis Occitans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generalitat de Catalonha, pp.677-689, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Naissance, reflux et revitalisation d’une notion complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Gilles Couffignal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acta Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures baroques et fondation : Pierre Godolin et la littérature de langue occitane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acta Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la veille de la Révolution</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse “Capitale de la Langue Provençale” ou les troubadours vus par Pierre de Caseneuve (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.69-88, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foyers et système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.461-487, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la veille de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.435-459, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ballade “A l’entrada del temps clar”, Denis Saurat et les troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les troubadours dans le texte occitan. Actes du colloque de Montpellier 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.63-67, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand siècle de poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.47-144, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.9-46, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.9-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un grand siècle de poésie</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des avant-textes au texte : le destin éditorial des poèmes occitans de Denis Saurat (1954-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les manuscrits du poème (1930-1960). Journée d’étude Montpellier 23 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prose : un météore dans un ciel (presque) vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.47-144, 2015</w:t>
+              <w:t xml:space="preserve">, Droz, pp.393-434, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des troubadours dans les Bibliothèques françoises (Du Verdier, La Croix du Maine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean- François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.36-45, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombre de Godolin (1649-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato; Claire Torreilles; Marie-Jeanne Verny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los que fan viure e treslusir l’occitan. Actes du Xe Congrès de l’Association internationale des études occitanes. Béziers 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.716-738, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tragédie, deux pastorales : l’œuvre dramatique de Bertrand Larade (1607)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Claire Torreilles; François Pic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amb un fil d’amistat. Mélanges offerts à Philippe Gardy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Étude de la Littérature Occitane, pp.383-401, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et l'écrire en corse... Repères sur le récit autobiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autobiographie et les langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garae/Hésiode, p.173-199, 2010, Hors Collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2929,2139 +4847,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paroles de musique dans les chansons provençales du Recueil Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition en ligne des chansons provençales du manuscrit Deslauriers (XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutorÒc 16-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886375v1</w:t>
-              </w:r>
-[...1916 lines deleted...]
-                <w:t xml:space="preserve">hal-04205161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Noilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
@@ -5215,51 +5215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reception des troubadours en Europe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Classiques Garnier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -5451,1001 +5451,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Df Fabié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 959 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Df Fabié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie Pyrénées-Méditerranée. Portrait d'une région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Toulouse, Section Française de l’Association Internationale d’Études Occitanes, 959 p., 2020</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Périgrinateur éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sus la mar de l’istori. Lectures et réceptions de l’œuvre de Frédéric Mistral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, pp.347, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mistral. « Sus la mar de l’istòri »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.343, 2018, « Études Occitanes »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cent ans de recherches méridionales. L’Institut d’études méridionales (1914-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Débax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.417, 2018, 978-2-8107-0550-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Casanova</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réception des troubadours en Provence (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.324, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rococo d’Oc. Une anthologie poétique (1690-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi, pp.392, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baroque occitan : une notion en question. Actes de la Journée d’étude du 2 octobre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.343, 2018, « Études Occitanes »</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Réception des troubadours en Provence (XVIe-XVIIIe siècles)</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Langue partagée. Écrits et paroles d’oc. 1700-1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.555, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, pp.324, 2018</w:t>
+              <w:t xml:space="preserve">Classiques Garnier, pp.242, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Occitanie Pyrénées-Méditerranée. Portrait d'une région</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amb un fil d’amistat. Mélanges offerts à Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torreilles Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d’Étude de la Littérature Occitane, pp.1026, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...294 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Voix de la nymphe Aquitaine : écritures, langues et pouvoirs, 1550-1610</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,51 +6745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures de femmes d’oc (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Noilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19/2.1, pp.3-235, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,51 +6827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte occitan religieux occitan moderne et contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. CXXII/2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 241 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 215 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7295,51 +7295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lassaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Df Fabi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433-027/html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.17977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3721.php" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3646.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Franc&#233;s Courouau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04206721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03246289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torreilles Claire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cubelier de Beynac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bessac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Franc&#233;s Courouau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04206721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lassaque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Df Fabi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433-027/html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.17977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3646.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3721.php" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03246289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torreilles Claire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cubelier de Beynac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bessac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>