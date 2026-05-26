--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -571,286 +571,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival implications of BMI in nonagenarians and centenarians of the CEPH Aging cohort</w:t>
+                <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Rajoua</w:t>
+                <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wagner</w:t>
+                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Lamiral</w:t>
+                <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Sahbatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.cvaf279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576159v1</w:t>
+                <w:t xml:space="preserve">hal-05477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
+                <w:t xml:space="preserve">Survival implications of BMI in nonagenarians and centenarians of the CEPH Aging cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milène Fréneau</w:t>
+                <w:t xml:space="preserve">Nasreddine Rajoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bodet</w:t>
+                <w:t xml:space="preserve">Zohra Lamiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Benichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
+                <w:t xml:space="preserve">Mourad Sahbatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 218, pp.113110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2026.113110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477295v1</w:t>
+                <w:t xml:space="preserve">hal-05576159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study of vaginal microbiota genetic diversity in French women</w:t>
               </w:r>
@@ -1098,563 +1098,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the integrity of SARS-CoV-2 and F-specific RNA bacteriophage RNA in raw wastewater (ANRS0160)</w:t>
+                <w:t xml:space="preserve">An ancient DNA perspective on the Russian conquest of Yakutia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+                <w:t xml:space="preserve">Éric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Challant</w:t>
+                <w:t xml:space="preserve">Perle Guarino-Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jeulin</w:t>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Loutreul</w:t>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ansmant</w:t>
+                <w:t xml:space="preserve">Kristian Hanghøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 289 (Part B), pp.125002. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 650, pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09856-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382421v1</w:t>
+                <w:t xml:space="preserve">hal-05465734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient DNA perspective on the Russian conquest of Yakutia</w:t>
+                <w:t xml:space="preserve">Assessing the integrity of SARS-CoV-2 and F-specific RNA bacteriophage RNA in raw wastewater (ANRS0160)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Crubézy</w:t>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perle Guarino-Vignon</w:t>
+                <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+                <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Hanghøj</w:t>
+                <w:t xml:space="preserve">Thomas Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 650, pp.389-398. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 289 (Part B), pp.125002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09856-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465734v1</w:t>
+                <w:t xml:space="preserve">hal-05382421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNNenrich: a novel method for pathway enrichment analysis based on graph neural network</w:t>
+                <w:t xml:space="preserve">Multiparametric profiling of plasma cell-free nucleic acids in nonagenarians and centenarians highlights age-related differences associated with longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallek Mziou-Sallami</w:t>
+                <w:t xml:space="preserve">Nicolas Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Roger</w:t>
+                <w:t xml:space="preserve">Lise Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
+                <w:t xml:space="preserve">Florence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jiogho Ngaho</w:t>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf478⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01981-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492025v1</w:t>
+                <w:t xml:space="preserve">hal-05406576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric profiling of plasma cell-free nucleic acids in nonagenarians and centenarians highlights age-related differences associated with longevity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNNenrich: a novel method for pathway enrichment analysis based on graph neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallek Mziou-Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tessier</w:t>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Hardy</w:t>
+                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mauger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Daunay</w:t>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Daviaud</w:t>
+                <w:t xml:space="preserve">Thierry Jiogho Ngaho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (9), pp.btaf478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01981-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406576v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Germline Mosaicism in Genome-Wide Phased de Novo Variants: Recurrence Risk Assessment and Implications for Precision Genetic Counselling</w:t>
               </w:r>
@@ -1902,1099 +1902,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
+                <w:t xml:space="preserve">A detailed analysis of second and third-generation sequencing approaches for accurate length determination of short tandem repeats and homopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lokmer</w:t>
+                <w:t xml:space="preserve">Sophie I Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Troudet</w:t>
+                <w:t xml:space="preserve">Yimin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Lise M Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Barau</w:t>
+                <w:t xml:space="preserve">Marc Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406311v1</w:t>
+                <w:t xml:space="preserve">hal-05159888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Read Whole-Genome Sequencing as a Tool for Variant Detection in Inherited Retinal Dystrophies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of challenging forensic DNA traces using advanced molecular technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Larnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Rodilla</w:t>
+                <w:t xml:space="preserve">Caroline Lefèvre-Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Núñez-Moreno</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Benitez</w:t>
+                <w:t xml:space="preserve">Cédric Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rodríguez de Alba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiona Blanco-Kelly</w:t>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26083825⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139 (4), pp.1511-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-025-03448-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160008v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequencing for the diagnosis of intellectual disability as a paradigm for rare diseases in the French healthcare setting: the prospective DEFIDIAG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima El Chehadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nicolas</w:t>
+                <w:t xml:space="preserve">Solveig Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sherva</w:t>
+                <w:t xml:space="preserve">Chloé Quélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoontae Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masataka Kikuchi</w:t>
+                <w:t xml:space="preserve">Henri Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-025-01527-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313678v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging knowledge for explainable AI in personalized cancer treatment: challenges and future directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using blood methylomes to predict response to amisulpride in the first-episode psychosis in the OPTiMiSE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Daghir-Wojtkowiak</w:t>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Alfaro</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Mastromattei</w:t>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Palkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Stares</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1637195⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03561-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371689v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging knowledge for explainable AI in personalized cancer treatment: challenges and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Daghir-Wojtkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Javier Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémonie Seng</w:t>
+                <w:t xml:space="preserve">Michele Mastromattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Aleksander Palkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
+                <w:t xml:space="preserve">Mark Stares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1637195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954157v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed analysis of second and third-generation sequencing approaches for accurate length determination of short tandem repeats and homopolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie I Jeanjean</w:t>
+                <w:t xml:space="preserve">Rémonie Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yimin Shen</w:t>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise M Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Daunay</w:t>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Delépine</w:t>
+                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159888v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of challenging forensic DNA traces using advanced molecular technologies</w:t>
+                <w:t xml:space="preserve">Long-Read Whole-Genome Sequencing as a Tool for Variant Detection in Inherited Retinal Dystrophies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Larnane</w:t>
+                <w:t xml:space="preserve">Cristina Rodilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lefèvre-Horgues</w:t>
+                <w:t xml:space="preserve">Gonzalo Núñez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Yolanda Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fund</w:t>
+                <w:t xml:space="preserve">Marta Rodríguez de Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Le Floch</w:t>
+                <w:t xml:space="preserve">Fiona Blanco-Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 139 (4), pp.1511-1527. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (8), pp.3825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00414-025-03448-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26083825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159911v1</w:t>
+                <w:t xml:space="preserve">hal-05160008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing for the diagnosis of intellectual disability as a paradigm for rare diseases in the French healthcare setting: the prospective DEFIDIAG study</w:t>
+                <w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima El Chehadeh</w:t>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Heide</w:t>
+                <w:t xml:space="preserve">Richard Sherva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Quélin</w:t>
+                <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Rio</w:t>
+                <w:t xml:space="preserve">Yoontae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Margot</w:t>
+                <w:t xml:space="preserve">Masataka Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (7), pp.1598-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13073-025-01527-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299261v1</w:t>
+                <w:t xml:space="preserve">hal-05313678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaboratory evaluation of high molecular weight DNA extraction methods for long-read sequencing and structural variant analysis</w:t>
               </w:r>
@@ -3108,766 +3108,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain mapping of disease mutations reveals pathogenic SORL1 variants in Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Alcohol consumption and DNA methylation: an epigenome-wide association study within the French E3N cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olav Andersen</w:t>
+                <w:t xml:space="preserve">Dzevka Dragic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthijs de Waal</w:t>
+                <w:t xml:space="preserve">Fanny Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Monti</w:t>
+                <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Tesi</w:t>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mette G. Jensen</w:t>
+                <w:t xml:space="preserve">Laura Baglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.122. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13024-025-00907-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-025-01893-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406809v1</w:t>
+                <w:t xml:space="preserve">hal-05159990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Multiparametric Analysis of Circulating Cell‐Free Nucleic Acids of Plasma in Healthy Individuals During Aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Daviaud</w:t>
+                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francette Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.70133⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.70152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159922v1</w:t>
+                <w:t xml:space="preserve">hal-05134707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the impact of partial gene duplications in ASH1L: integration of optical genome mapping and RNA sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rondeau</w:t>
+                <w:t xml:space="preserve">Integrative Multiparametric Analysis of Circulating Cell‐Free Nucleic Acids of Plasma in Healthy Individuals During Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise M Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cytogenetics</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.70133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13039-025-00740-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05408693v1</w:t>
+                <w:t xml:space="preserve">hal-05159922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption and DNA methylation: an epigenome-wide association study within the French E3N cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the impact of partial gene duplications in ASH1L: integration of optical genome mapping and RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Artaud</w:t>
+                <w:t xml:space="preserve">Grégoire Blavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojgan Karimi</w:t>
+                <w:t xml:space="preserve">Anne-Marie Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Géraldine Joly Hélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baglietto</w:t>
+                <w:t xml:space="preserve">Stéphane Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">Molecular Cytogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-025-01893-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13039-025-00740-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159990v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
+                <w:t xml:space="preserve">Domain mapping of disease mutations reveals pathogenic SORL1 variants in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+                <w:t xml:space="preserve">Olav Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francette Jean-Louis</w:t>
+                <w:t xml:space="preserve">Matthijs de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+                <w:t xml:space="preserve">Giulia Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Niccolo Tesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Muret</w:t>
+                <w:t xml:space="preserve">Anne Mette G. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.70152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13024-025-00907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134707v2</w:t>
+                <w:t xml:space="preserve">hal-05406809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized protocol for direct extraction of SARS-CoV-2 RNA from raw wastewater samples (ANRS 0160)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4046,295 +4046,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a next-generation sequencing-based method for calculating the breast cancer polygenic risk score PRS313</w:t>
+                <w:t xml:space="preserve">Comprehensive molecular portrait reveals genetic diversity and distinct molecular subtypes of small intestinal neuroendocrine tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
+                <w:t xml:space="preserve">Céline Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Lepage</w:t>
+                <w:t xml:space="preserve">Roxane Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Viala</w:t>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaïl Kelleci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Le Floch</w:t>
+                <w:t xml:space="preserve">Felicia Fei-Lei Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ouzounova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Breast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.breast.2025.104580⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289834v1</w:t>
+                <w:t xml:space="preserve">hal-04987274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive molecular portrait reveals genetic diversity and distinct molecular subtypes of small intestinal neuroendocrine tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a next-generation sequencing-based method for calculating the breast cancer polygenic risk score PRS313</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Pommier</w:t>
+                <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+                <w:t xml:space="preserve">Mathis Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia Fei-Lei Chung</w:t>
+                <w:t xml:space="preserve">Sandrine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ouzounova</w:t>
+                <w:t xml:space="preserve">Mikaïl Kelleci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2197. </w:t>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.104580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57305-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2025.104580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987274v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upstream open reading frame-introducing variants in patients with primary familial brain calcification</w:t>
               </w:r>
@@ -4448,831 +4448,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exome sequencing in undiagnosed congenital myopathy reveals new genes and refines genes–phenotypes correlations</w:t>
+                <w:t xml:space="preserve">Biallelic NAA60 variants with impaired N-terminal acetylation capacity cause autosomal recessive primary familial brain calcifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan de Feraudy</w:t>
+                <w:t xml:space="preserve">Viorica Chelban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vandroux</w:t>
+                <w:t xml:space="preserve">Henriette Aksnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma Beatriz Romero</w:t>
+                <w:t xml:space="preserve">Reza Maroofian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Lauren C Lamonica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Saker</w:t>
+                <w:t xml:space="preserve">Luis Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13073-024-01353-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46354-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908518v1</w:t>
+                <w:t xml:space="preserve">hal-04905283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating RNA-Seq into genome sequencing workflow enhances the analysis of structural variants causing neurodevelopmental disorders</w:t>
+                <w:t xml:space="preserve">Human genetic structure in Northwest France provides new insights into West European historical demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Riquin</w:t>
+                <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+                <w:t xml:space="preserve">Joanna Giemza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mercier</w:t>
+                <w:t xml:space="preserve">Michael Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Nizon</w:t>
+                <w:t xml:space="preserve">Carolina Bernhardsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Colin</w:t>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 61 (1), pp.47-56. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191468v1</w:t>
+                <w:t xml:space="preserve">hal-04683810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t>
+                <w:t xml:space="preserve">Exome sequencing in undiagnosed congenital myopathy reveals new genes and refines genes–phenotypes correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Husson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lecoquierre</w:t>
+                <w:t xml:space="preserve">Yvan de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+                <w:t xml:space="preserve">Marie Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
+                <w:t xml:space="preserve">Norma Beatriz Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-024-01353-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290645v2</w:t>
+                <w:t xml:space="preserve">hal-04908518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐Wide Search for Nonadditive Allele Effects Identifies PSKH2 as Involved in the Variability of Factor V Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Martinez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid van Hylckama Vlieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (21), pp.e034943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/jaha.124.034943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic NAA60 variants with impaired N-terminal acetylation capacity cause autosomal recessive primary familial brain calcifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating RNA-Seq into genome sequencing workflow enhances the analysis of structural variants causing neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Aksnes</w:t>
+                <w:t xml:space="preserve">Kevin Riquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Maroofian</w:t>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren C Lamonica</w:t>
+                <w:t xml:space="preserve">Sandra Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Seabra</w:t>
+                <w:t xml:space="preserve">Mathilde Nizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46354-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905283v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human genetic structure in Northwest France provides new insights into West European historical demography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Giemza</w:t>
+                <w:t xml:space="preserve">Thomas Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Blum</w:t>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Bernhardsson</w:t>
+                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+                <w:t xml:space="preserve">Alexandra Afenjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.6710. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51087-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683810v2</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Novo Variants Found in Three Distinct Schizophrenia Populations Hit a Common Core Gene Network Related to Microtubule and Actin Cytoskeleton Gene Ontology Classes</w:t>
               </w:r>
@@ -5526,51 +5526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Mendelian and risk factor genes in Alzheimer disease: a prospective nationwide clinical utility study and recommendations for genetic screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Zaréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,77 +5941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: The CEPH aging cohort and biobank: a valuable collection of biological samples from exceptionally long‑lived French individuals and their offspring for longevity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre How-Kit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Sahbatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,563 +6056,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer myocardial strain is the most heritable echocardiographic trait</w:t>
+                <w:t xml:space="preserve">Multiomic analysis of malignant pleural mesothelioma identifies molecular axes and specialized tumor profiles driving intertumor heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huttin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Lise Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sexton-Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Di Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gonzalez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjci/jead146⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), pp.607-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-023-01321-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192912v1</w:t>
+                <w:t xml:space="preserve">inserm-04062865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritable defects in telomere and mitotic function selectively predispose to sarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetansu Pattnaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyushkumar Mundra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milita Zaheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 379 (6629), pp.253-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abj4784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of spatial electrical biomarkers for cardiac arrhythmia and relationship with cardiovascular disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layer myocardial strain is the most heritable echocardiographic trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Yao</w:t>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.1411. </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.1394-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36997-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/jead146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028558v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiomic analysis of malignant pleural mesothelioma identifies molecular axes and specialized tumor profiles driving intertumor heterogeneity</w:t>
+                <w:t xml:space="preserve">Genetic architecture of spatial electrical biomarkers for cardiac arrhythmia and relationship with cardiovascular disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Mangiante</w:t>
+                <w:t xml:space="preserve">William Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Alcala</w:t>
+                <w:t xml:space="preserve">Jeffrey Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Sexton-Oates</w:t>
+                <w:t xml:space="preserve">Jan-Walter Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Di Genova</w:t>
+                <w:t xml:space="preserve">Linda Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Gonzalez-Perez</w:t>
+                <w:t xml:space="preserve">Jie Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (4), pp.607-618. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-023-01321-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36997-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04062865v1</w:t>
+                <w:t xml:space="preserve">hal-04028558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WGS Revealed Novel BBS5 Pathogenic Variants, Missed by WES, Causing Ciliary Structure and Function Defects</w:t>
               </w:r>
@@ -6732,103 +6732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risperidone response in patients with schizophrenia drives DNA methylation changes in immune and neuronal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charanraj Goud Alladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -6879,64 +6879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CEPH aging cohort and biobank: a valuable collection of biological samples from exceptionally long-lived French individuals and their offspring for longevity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre How-Kit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Sahbatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise M Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,1099 +7128,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Analysis of Lung Cancer and the Germline Impact on Somatic Mutation Burden</w:t>
+                <w:t xml:space="preserve">Operational tolerance after hematopoietic stem cell transplantation is characterized by distinct transcriptional, phenotypic, and metabolic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie a G Gabriel</w:t>
+                <w:t xml:space="preserve">Laetitia Dubouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua R Atkins</w:t>
+                <w:t xml:space="preserve">Helena Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo C C Penha</w:t>
+                <w:t xml:space="preserve">Ruth Seurinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Smith-Byrne</w:t>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gaborieau</w:t>
+                <w:t xml:space="preserve">Sofie van Gassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 114 (8), pp.1159-1166. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (633), </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnci/djac087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abg3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914530v1</w:t>
+                <w:t xml:space="preserve">hal-03599282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Exome/Genome Sequencing Joint Analysis of a Family with Oligogenic Familial Hypercholesterolemia</w:t>
+                <w:t xml:space="preserve">A functional operon delineates an extracellular pathway that controls body asymmetry only in animals with a ciliated left-right organizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youmna Ghaleb</w:t>
+                <w:t xml:space="preserve">Emmanuelle Szenker-Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Elbitar</w:t>
+                <w:t xml:space="preserve">Tim Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Philippi</w:t>
+                <w:t xml:space="preserve">Muznah Khatoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra El Khoury</w:t>
+                <w:t xml:space="preserve">Anne Moreau de Bellaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Azar</w:t>
+                <w:t xml:space="preserve">Wei Xuan Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.262. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12030262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00970-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642664v1</w:t>
+                <w:t xml:space="preserve">hal-03876795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Omics Exploration of the Motor and Non-Motor Symptoms of Parkinson’s Disease</w:t>
+                <w:t xml:space="preserve">Genetic Analysis of Lung Cancer and the Germline Impact on Somatic Mutation Burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+                <w:t xml:space="preserve">Aurélie a G Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Ichou</w:t>
+                <w:t xml:space="preserve">Joshua R Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Camenen</w:t>
+                <w:t xml:space="preserve">Ricardo C C Penha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mauger</w:t>
+                <w:t xml:space="preserve">Karl Smith-Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijtm2010009⟩</w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (8), pp.1159-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djac087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577644v1</w:t>
+                <w:t xml:space="preserve">hal-03914530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak association between genetic markers of hyperuricemia and cardiorenal outcomes: insights from the STANISLAS study cohort with a 20‐year follow‐up</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole Exome/Genome Sequencing Joint Analysis of a Family with Oligogenic Familial Hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girerd</w:t>
+                <w:t xml:space="preserve">Youmna Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Elbitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023301⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652891v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global genome decompaction leads to stochastic activation of gene expression as a first step toward fate commitment in human hematopoietic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Sudharshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (10), pp.e3001849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic, medical and psychosocial consequences of whole genome sequencing for the genetic diagnosis of patients with intellectual disability: The DEFIDIAG study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charley Robert-Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Alice Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.852472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.852472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational tolerance after hematopoietic stem cell transplantation is characterized by distinct transcriptional, phenotypic, and metabolic signatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multimodal Omics Exploration of the Motor and Non-Motor Symptoms of Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie van Gassen</w:t>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abg3083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.97 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijtm2010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599282v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional operon delineates an extracellular pathway that controls body asymmetry only in animals with a ciliated left-right organizer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak association between genetic markers of hyperuricemia and cardiorenal outcomes: insights from the STANISLAS study cohort with a 20‐year follow‐up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moreau de Bellaing</w:t>
+                <w:t xml:space="preserve">Mehmet Kanbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Xuan Goh</w:t>
+                <w:t xml:space="preserve">Nicolas Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.62-72. </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e023301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00970-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876795v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel role of the synaptic scaffold protein Dlgap4 in ventricular surface integrity and neuronal migration during cortical development</w:t>
               </w:r>
@@ -8602,295 +8602,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Discovery of a genetic module essential for assigning left–right asymmetry in humans and ancestral vertebrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Xuan Goh</w:t>
+                <w:t xml:space="preserve">Identification of risk loci for primary aldosteronism in genome-wide association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper K Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Beuschlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Reincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-022-01053-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32896-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597462v1</w:t>
+                <w:t xml:space="preserve">inserm-03845164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of risk loci for primary aldosteronism in genome-wide association studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Reincke</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Discovery of a genetic module essential for assigning left–right asymmetry in humans and ancestral vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Szenker-Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muznah Khatoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau de Bellaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Xuan Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5198. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (6), pp.906-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32896-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-022-01053-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03845164v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid desaturase genetic variations and dietary omega-3 fatty acid intake associate with arterial stiffness</w:t>
               </w:r>
@@ -9138,2080 +9138,2080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papua New Guinean genomes reveal the complex settlement of north Sahul</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective loss of a LAP1 isoform causes a muscle-specific nuclear envelopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Tsang</w:t>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauri Saag</w:t>
+                <w:t xml:space="preserve">Martial Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Kariwiga</w:t>
+                <w:t xml:space="preserve">Roberto Silva-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Biancalana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab238⟩</w:t>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-020-00632-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320801v1</w:t>
+                <w:t xml:space="preserve">hal-03613299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of severe hypercholesterolemia in the general population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+                <w:t xml:space="preserve">Papua New Guinean genomes reveal the complex settlement of north Sahul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Saag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Kariwiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atherosclerosis Prevention and Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53590/japt.02.1026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03579126v1</w:t>
+                <w:t xml:space="preserve">hal-03320801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective loss of a LAP1 isoform causes a muscle-specific nuclear envelopathy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Biancalana</w:t>
+                <w:t xml:space="preserve">Genetics of severe hypercholesterolemia in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Giovannini</w:t>
+                <w:t xml:space="preserve">João Pedro Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Lamiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.33-41. </w:t>
+              <w:t xml:space="preserve">Journal of Atherosclerosis Prevention and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10048-020-00632-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53590/japt.02.1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613299v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DNA Repair Variants and Diagnostic Radiology Exams in Differentiated Thyroid Cancer Risk: A Pooled Analysis of Two Case–Control Studies</w:t>
+                <w:t xml:space="preserve">Correction to: Clinical spectrum of MTOR-related hypomelanosis of Ito with neurodevelopmental abnormalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Zidane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
+                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-20-1142⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (8), pp.1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01217-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378112v1</w:t>
+                <w:t xml:space="preserve">hal-03602381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+                <w:t xml:space="preserve">Age, COVID-19-like symptoms and SARS-CoV-2 seropositivity profiles after the first wave of the pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Heiske</w:t>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alva</w:t>
+                <w:t xml:space="preserve">Delphine Rahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.1405. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (1), pp.257-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-021-01731-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432438v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of ABO haplotypes with the risk of venous thrombosis: impact on disease risks estimation</w:t>
+                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Goumidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Thibord</w:t>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerri Wiggins</w:t>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruifang Li-Gao</w:t>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brown</w:t>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Alva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020008997⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135635v1</w:t>
+                <w:t xml:space="preserve">hal-03432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Scores in ST-Segment Elevation Myocardial Infarction Patients with Refractory Cardiogenic Shock and Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of DNA Repair Variants and Diagnostic Radiology Exams in Differentiated Thyroid Cancer Risk: A Pooled Analysis of Two Case–Control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Harakalova</w:t>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Weiss</w:t>
+                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Mokry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vera Regitz-Zagrosek</w:t>
+                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10050956⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.1208-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-20-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656015v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Hunter-Gatherer and Steppe-Related Ancestries in Late Neolithic and Bell Beaker Genomes from Present-Day France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Choin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Donat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Southon</w:t>
+                <w:t xml:space="preserve">Lara R Arauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thèves</w:t>
+                <w:t xml:space="preserve">Sebastian Cuadros-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.015⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7855), pp.583-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150872v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody status and cumulative incidence of SARS-CoV-2 infection among adults in three regions of France following the first lockdown and associated risk factors: a multicohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+                <w:t xml:space="preserve">Heterogeneous Hunter-Gatherer and Steppe-Related Ancestries in Late Neolithic and Bell Beaker Genomes from Present-Day France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rahib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanché</w:t>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
+                <w:t xml:space="preserve">John Southon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyab110⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.1072-1083.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600604v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Scores in ST-Segment Elevation Myocardial Infarction Patients with Refractory Cardiogenic Shock and Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara R Arauna</w:t>
+                <w:t xml:space="preserve">Magdalena Harakalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Cuadros-Espinoza</w:t>
+                <w:t xml:space="preserve">Stefan Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cassar</w:t>
+                <w:t xml:space="preserve">Michal Mokry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Regitz-Zagrosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10050956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Clinical spectrum of MTOR-related hypomelanosis of Ito with neurodevelopmental abnormalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Antibody status and cumulative incidence of SARS-CoV-2 infection among adults in three regions of France following the first lockdown and associated risk factors: a multicohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rahib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01217-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1458-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602381v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age, COVID-19-like symptoms and SARS-CoV-2 seropositivity profiles after the first wave of the pandemic in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
+                <w:t xml:space="preserve">Association of ABO haplotypes with the risk of venous thrombosis: impact on disease risks estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Goumidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri Wiggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifang Li-Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ninove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rahib</w:t>
+                <w:t xml:space="preserve">Michael Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (1), pp.257-262. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (17), pp.2394-2402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-021-01731-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020008997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456505v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis in dilated cardiomyopathy reveals two new players in systolic heart failure on chromosomes 3p25.1 and 22q11.23</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vera Regitz-Zagrosek</w:t>
+                <w:t xml:space="preserve">Phenotypic Differences Between Polygenic and Monogenic Hypobetalipoproteinemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab030⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.e63-e71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.315491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567179v1</w:t>
+                <w:t xml:space="preserve">hal-03105646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous HMGB1 loss-of-function variants are associated with developmental delay and microcephaly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Benech</w:t>
+                <w:t xml:space="preserve">Genome-wide association analysis in dilated cardiomyopathy reveals two new players in systolic heart failure on chromosomes 3p25.1 and 22q11.23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Harakalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Mokry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Regitz-Zagrosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (4), pp.386-395. </w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (20), pp.2000-2011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282329v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Differences Between Polygenic and Monogenic Hypobetalipoproteinemia</w:t>
+                <w:t xml:space="preserve">Heterozygous HMGB1 loss-of-function variants are associated with developmental delay and microcephaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+                <w:t xml:space="preserve">Kévin Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+                <w:t xml:space="preserve">Kilannin Krysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+                <w:t xml:space="preserve">Séverine Audebert-Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Marrec</w:t>
+                <w:t xml:space="preserve">Sylvia Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
+                <w:t xml:space="preserve">Caroline Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), pp.e63-e71. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (4), pp.386-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.315491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105646v1</w:t>
+                <w:t xml:space="preserve">hal-03282329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiethnic genome-wide association study of differentiated thyroid cancer in the EPITHYR consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11282,563 +11282,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular profiling of advanced soft-tissue sarcomas: the MULTISARC randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of copy-number variations from NGS data using read depth information: a diagnostic performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Italiano</w:t>
+                <w:t xml:space="preserve">Kevin Cassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Dinart</w:t>
+                <w:t xml:space="preserve">Francois Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Soubeyran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Espérou</w:t>
+                <w:t xml:space="preserve">Kilan Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08878-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-0672-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03472913v1</w:t>
+                <w:t xml:space="preserve">hal-02317979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical spectrum of MTOR-related hypomelanosis of Ito with neurodevelopmental abnormalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (8), pp.1484-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41436-021-01161-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of saliva as a source of accurate wholegenome and microbiome sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Francis Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Velo-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Francis Herzig</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Folgoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (5), pp.537-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gepi.22386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03526795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of copy-number variations from NGS data using read depth information: a diagnostic performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quenez</w:t>
+                <w:t xml:space="preserve">Molecular profiling of advanced soft-tissue sarcomas: the MULTISARC randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Dinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cassinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Coutant</w:t>
+                <w:t xml:space="preserve">Isabelle Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lecoquierre</w:t>
+                <w:t xml:space="preserve">Carine Bellera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilan Le Guennec</w:t>
+                <w:t xml:space="preserve">Hélène Espérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.99-109. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-0672-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08878-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317979v2</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03472913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-mapping of two differentiated thyroid carcinoma susceptibility loci at 2q35 and 8p12 in Europeans, Melanesians and Polynesians</w:t>
               </w:r>
@@ -11863,64 +11863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Om Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.493-506. </w:t>
@@ -12220,278 +12220,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIntMF: Penalized Integrative Matrix Factorization method for multi-omics data</w:t>
+                <w:t xml:space="preserve">Different Pigmentation Risk Loci for High-Risk Monosomy 3 and Low-Risk Disomy 3 Uveal Melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab786⟩</w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djab167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154671v1</w:t>
+                <w:t xml:space="preserve">hal-03326678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Pigmentation Risk Loci for High-Risk Monosomy 3 and Low-Risk Disomy 3 Uveal Melanomas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIntMF: Penalized Integrative Matrix Factorization method for multi-omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pierron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.900-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnci/djab167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326678v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel rare c.-39C&amp;gt;T mutation in the PROS1 5'UTR causing PS deficiency by creating a new upstream translation initiation codon</w:t>
               </w:r>
@@ -12637,51 +12637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Lamiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Borges-Canha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12739,1233 +12739,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance Of Naturally Attenuated Sars-Cov-2 In The Fight Against Covid-19</w:t>
+                <w:t xml:space="preserve">Excess of de novo variants in genes involved in chromatin remodelling in patients with marfanoid habitus and intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Martin Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Delaunay-Moisan</w:t>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
+                <w:t xml:space="preserve">Rebecca a Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco Van Anken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Acosta-Alvear</w:t>
+                <w:t xml:space="preserve">Sébastien Moutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (7), pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571406v1</w:t>
+                <w:t xml:space="preserve">hal-03619568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genetic locus for antipsychotic-induced weight gain: A genome-wide study of first-episode psychosis patients using amisulpride (from the OPTiMiSE cohort)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Importance Of Naturally Attenuated Sars-Cov-2 In The Fight Against Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie ter Hark</w:t>
+                <w:t xml:space="preserve">Agnès Delaunay-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick Schijven</w:t>
+                <w:t xml:space="preserve">Eelco Van Anken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bochao Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Bakker</w:t>
+                <w:t xml:space="preserve">Diego Acosta-Alvear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269881120907972⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.1997-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03130632v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare genetic susceptibility variants assessment in autism spectrum disorder: detection rate and practical use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Cassinari</w:t>
+                <w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Charbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quenez</w:t>
+                <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tran Mau-Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-0760-7⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.547-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-019-0669-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538173v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cGAS-mediated induction of type I interferon due to inborn errors of histone pre-mRNA processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Uggenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Badrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu P Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (12), pp.1364-1372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-020-00737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLCG2 protective variant p.P522R modulates tau pathology and disease progression in patients with mild cognitive impairment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Próchnicki</w:t>
+                <w:t xml:space="preserve">Gene expression and response prediction to amisulpride in the OPTiMiSE first episode psychoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven J. van Der Lee</w:t>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Madrid‑márquez</w:t>
+                <w:t xml:space="preserve">Inge Winter Van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139 (6), pp.1025-1044. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (10), pp.1637-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-020-02138-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-020-0703-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150932v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03130159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and response prediction to amisulpride in the OPTiMiSE first episode psychoses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLCG2 protective variant p.P522R modulates tau pathology and disease progression in patients with mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Luca Kleineidam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Winter Van Rossum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+                <w:t xml:space="preserve">Vincent Chouraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Próchnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven J. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Madrid‑márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-020-0703-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (6), pp.1025-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-020-02138-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03130159v1</w:t>
+                <w:t xml:space="preserve">hal-03150932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole exome sequencing study identifies novel rare and common Alzheimer's-Associated variants involved in immune response and transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Richard</w:t>
+                <w:t xml:space="preserve">J. C. Bis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+                <w:t xml:space="preserve">X. Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Kunkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Hamilton-Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-019-0669-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (8), pp.1859-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0112-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549940v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing study identifies novel rare and common Alzheimer's-Associated variants involved in immune response and transcriptional regulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new genetic locus for antipsychotic-induced weight gain: A genome-wide study of first-episode psychosis patients using amisulpride (from the OPTiMiSE cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">Sophie ter Hark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. L. Hamilton-Nelson</w:t>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Schijven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0112-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.524-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881120907972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177410v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03130632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess of de novo variants in genes involved in chromatin remodelling in patients with marfanoid habitus and intellectual disability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecca a Barnard</w:t>
+                <w:t xml:space="preserve">Rare genetic susceptibility variants assessment in autism spectrum disorder: detection rate and practical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cassinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Moutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lecoquierre</w:t>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (7), pp.466-474. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-0760-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619568v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haploinsufficiency of the Primary Familial Brain Calcification Gene SLC20A2 Mediated by Disruption of a Regulatory Element</w:t>
               </w:r>
@@ -14003,51 +14003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (8), pp.1336-1345. </w:t>
@@ -14098,51 +14098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating plasma proteins and new-onset diabetes in a population-based study: proteomic and genomic insights from the STANISLAS cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Lamiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14271,51 +14271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauri Saag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -14481,6960 +14481,6969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monia Zidane</w:t>
+                <w:t xml:space="preserve">A Simple, Universal, and Cost-Efficient Digital PCR Method for the Targeted Analysis of Copy Number Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste C Cazier</w:t>
+                <w:t xml:space="preserve">Géraldine Joly-Helas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevillard</w:t>
+                <w:t xml:space="preserve">Ludivine Beaussire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Schlumberger</w:t>
+                <w:t xml:space="preserve">Nathalie Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (9), pp.1153-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1373/clinchem.2019.304246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399482v1</w:t>
+                <w:t xml:space="preserve">hal-02339190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation and further delineation of the SMG9‐deficiency syndrome, a rare and severe developmental disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnevalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Chadie</w:t>
+                <w:t xml:space="preserve">Claire Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Dumant-Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 179 (11), pp.2257-2262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajmg.a.61317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic MYORG mutation carriers exhibit primary brain calcification with a distinct phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste C Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Grangeon</w:t>
+                <w:t xml:space="preserve">Sylvie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wallon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
+                <w:t xml:space="preserve">Catherine Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz095⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.R583-R596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538301v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple, Universal, and Cost-Efficient Digital PCR Method for the Targeted Analysis of Copy Number Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Cassinari</w:t>
+                <w:t xml:space="preserve">Biallelic MYORG mutation carriers exhibit primary brain calcification with a distinct phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Meur</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (9), pp.1153-1160. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (6), pp.1573-1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1373/clinchem.2019.304246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339190v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTN2 mutations cause &amp;quot;Multiple structured Core Disease&amp;quot; (MsCD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavière Lornage</w:t>
+                <w:t xml:space="preserve">Bayesian Network Analysis of plasma microRNA sequencing data in patients with venous thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma B Romero</w:t>
+                <w:t xml:space="preserve">Claire Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire A. Grosgogeat</w:t>
+                <w:t xml:space="preserve">Pierre Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Malfatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
+                <w:t xml:space="preserve">Maguelonne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Epub Ahead of print</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676431v1</w:t>
+                <w:t xml:space="preserve">inserm-02310241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRAD mutation causes electrical and cytoskeletal defects in cardiomyocytes derived from a familial case of Brugada syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copy Number Variants in miR-138 as a Potential Risk Factor for Early-Onset Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laquerrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Belbachir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Dilasser</w:t>
+                <w:t xml:space="preserve">Florent Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (3), pp.1243-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02158572v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and transcriptomic association studies identify 16 novel susceptibility loci for venous thromboembolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both rare and common genetic variants contribute to autism in the Faroe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lindström</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Astrid van Hylckama Vlieg</w:t>
+                <w:t xml:space="preserve">Mathieu Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019000435⟩</w:t>
+              <w:t xml:space="preserve">npj Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41525-018-0075-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542549v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02562551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of microRNA expression in monocytes and CD4+ T lymphocytes from patients with axial spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and transcriptomic association studies identify 16 novel susceptibility loci for venous thromboembolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin N. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fogel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Roche</w:t>
+                <w:t xml:space="preserve">William Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid van Hylckama Vlieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-019-1829-7⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (19), pp.1645-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019000435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642295v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Austronesian Genetic Lineages in East Africa and South Arabia: Complex Dispersal from Madagascar and Southeast Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Connie Mulligan</w:t>
+                <w:t xml:space="preserve">ACTN2 mutations cause &amp;quot;Multiple structured Core Disease&amp;quot; (MsCD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma B Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A. Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz028⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137 (3), pp.501-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-019-01963-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112685v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARP7 variants and further delineation of the Alazami syndrome phenotypic spectrum among primordial dwarfisms: 2 sisters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deregulation of microRNA expression in monocytes and CD4+ T lymphocytes from patients with axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bugge Tinggaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Imbert-Bouteille</w:t>
+                <w:t xml:space="preserve">Nelly Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tran Mau Them</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gatinois</w:t>
+                <w:t xml:space="preserve">Elodie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-019-1829-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845043v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of genome-wide association studies identifies multiple longevity genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RRAD mutation causes electrical and cytoskeletal defects in cardiomyocytes derived from a familial case of Brugada syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Deelen</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Evans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Nygaard</w:t>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11558-2⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530209v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02158572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk profile, quality of life and care of patients with moderate and advanced CKD : The French CKD-REIN Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic analysis of TruSeq, SMARTer and SMARTer Ultra-Low RNA-seq kits for standard, low and ultra-low quantity samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Stengel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Briançon</w:t>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brohard-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43983-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807654v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ASCC1 mutations causing prenatal-onset muscle weakness with arthrogryposis and congenital bone fractures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered spinogenesis in iPSC-derived cortical neurons from patients with autism carrying de novo SHANK3 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Goubran-Botros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Böhm</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guy Brochier</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105390⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36993-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677839v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the missing gene defects in inherited retinal disorders? Intronic and synonymous variants contribute at least to 4% of CACNA1F-mediated inherited retinal disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Condroyer</w:t>
+                <w:t xml:space="preserve">A novel nonsense variant in SUPT20H gene associated with Rheumatoid Arthritis identified by Whole Exome Sequencing of multiplex families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caloustian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23735⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616948v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian genes and risk of prostate cancer: Findings from the EPICAP study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rébillard</w:t>
+                <w:t xml:space="preserve">Mutations in the Heterotopia Gene Eml1/EML1 Severely Disrupt the Formation of Primary Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Uzquiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cifuentes-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Jabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina M Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.32149⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1596-1611.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290531v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMIR, a novel algorithm for integrating available genome-wide genotype data into miRNA sequence alignment analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (6), pp.657-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.069708.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of TruSeq, SMARTer and SMARTer Ultra-Low RNA-seq kits for standard, low and ultra-low quantity samples.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Brohard-Julien</w:t>
+                <w:t xml:space="preserve">Rare De Novo Missense Variants in RNA Helicase DDX6 Cause Intellectual Disability and Dysmorphic Features and Lead to P-Body Defects and RNA Dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Balak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaiya Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keri Ramsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43983-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.509-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270990v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered spinogenesis in iPSC-derived cortical neurons from patients with autism carrying de novo SHANK3 mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+                <w:t xml:space="preserve">Evidence of Austronesian Genetic Lineages in East Africa and South Arabia: Complex Dispersal from Madagascar and Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Černý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connie Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36993-x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.748-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010139v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel nonsense variant in SUPT20H gene associated with Rheumatoid Arthritis identified by Whole Exome Sequencing of multiplex families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Caloustian</w:t>
+                <w:t xml:space="preserve">Circadian genes and risk of prostate cancer: Findings from the EPICAP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méyomo Gaelle Wendeu-Foyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Akoli Koudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Tretarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rébillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213387⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (7), pp.1745-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075447v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare De Novo Missense Variants in RNA Helicase DDX6 Cause Intellectual Disability and Dysmorphic Features and Lead to P-Body Defects and RNA Dysregulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keri Ramsey</w:t>
+                <w:t xml:space="preserve">Where are the missing gene defects in inherited retinal disorders? Intronic and synonymous variants contribute at least to 4% of CACNA1F-mediated inherited retinal disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Zeitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Neuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Friedburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Condroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.765-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023474v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the Heterotopia Gene Eml1/EML1 Severely Disrupt the Formation of Primary Cilia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Houllier</w:t>
+                <w:t xml:space="preserve">LARP7 variants and further delineation of the Alazami syndrome phenotypic spectrum among primordial dwarfisms: 2 sisters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Imbert-Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tran Mau Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.096⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281812v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Analysis of plasma microRNA sequencing data in patients with venous thrombosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Roux</w:t>
+                <w:t xml:space="preserve">Novel ASCC1 mutations causing prenatal-onset muscle weakness with arthrogryposis and congenital bone fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (9), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02310241v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both rare and common genetic variants contribute to autism in the Faroe Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-analysis of genome-wide association studies identifies multiple longevity genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Deelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leblond</w:t>
+                <w:t xml:space="preserve">Daniel Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+                <w:t xml:space="preserve">Dan E. Arking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Carton</w:t>
+                <w:t xml:space="preserve">Niccolò Tesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Alexandre</w:t>
+                <w:t xml:space="preserve">Marianne Nygaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41525-018-0075-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11558-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02562551v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copy Number Variants in miR-138 as a Potential Risk Factor for Early-Onset Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk profile, quality of life and care of patients with moderate and advanced CKD : The French CKD-REIN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boscher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quenez</w:t>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Laquerrière</w:t>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Marguet</w:t>
+                <w:t xml:space="preserve">Denis Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-180940⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539727v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial ncRNA targeting induces cell cycle arrest and tumor growth inhibition of MDA-MB-231 breast cancer cells through reduction of key cell cycle progression factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Bendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Farfán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-019-1649-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on three additional patients and genotype–phenotype correlation in SLC25A22-related disorders group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbert-Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (11), pp.1692-1700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-019-0433-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature isothermal amplification of microsatellites drastically reduces stutter artifact formation and improves microsatellite instability detection in cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Duval</w:t>
+                <w:t xml:space="preserve">Causative Mutations and Genetic Risk Factors in Sporadic Early Onset Alzheimer’s Disease Before 51 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura G Baudrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Renault</w:t>
+                <w:t xml:space="preserve">Bruno Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz811⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (1), pp.227-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426602v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway analysis integrating genome-wide and functional data identifies PLCG2 as a candidate gene for age-related macular degeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature isothermal amplification of microsatellites drastically reduces stutter artifact formation and improves microsatellite instability detection in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura G Baudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea R Waksmunski</w:t>
+                <w:t xml:space="preserve">Olivier Buhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Grunin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan L Haines</w:t>
+                <w:t xml:space="preserve">Victor Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.19-27827⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (21), pp.e141-e141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04449535v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of a resting heart rate in a 20-year follow-up family cohort with GWAS data: Insights from the STANISLAS cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+                <w:t xml:space="preserve">Pathway analysis integrating genome-wide and functional data identifies PLCG2 as a candidate gene for age-related macular degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea R Waksmunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Grunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler G Kinzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Robert P Igo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan L Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319890763⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (12), pp.4041-4051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.19-27827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515914v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04449535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causative Mutations and Genetic Risk Factors in Sporadic Early Onset Alzheimer’s Disease Before 51 Years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rousseau</w:t>
+                <w:t xml:space="preserve">Unstable TTTTA/TTTCA expansions in MARCH6 are associated with Familial Adult Myoclonic Epilepsy type 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahel Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Klebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190193⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12763-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332506v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02562487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstable TTTTA/TTTCA expansions in MARCH6 are associated with Familial Adult Myoclonic Epilepsy type 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Klebe</w:t>
+                <w:t xml:space="preserve">Heritability of a resting heart rate in a 20-year follow-up family cohort with GWAS data: Insights from the STANISLAS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12763-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.204748731989076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319890763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02562487v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare De Novo Missense Variants in RNA Helicase DDX6 Cause Intellectual Disability and Dysmorphic Features and Lead to P-Body Defects and RNA Dysregulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keri Ramsey</w:t>
+                <w:t xml:space="preserve">Glucocorticoids delay RAF-induced senescence promoted by EGR1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Courbeyrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Kratassiouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (16), pp.jcs230748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.230748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271087v1</w:t>
+                <w:t xml:space="preserve">hal-02330078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids delay RAF-induced senescence promoted by EGR1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering and variable selection evaluation of 13 unsupervised methods for multi-omics data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbz138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.230748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330078v1</w:t>
+                <w:t xml:space="preserve">cea-02393847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and variable selection evaluation of 13 unsupervised methods for multi-omics data integration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rare De Novo Missense Variants in RNA Helicase DDX6 Cause Intellectual Disability and Dysmorphic Features and Lead to P-Body Defects and RNA Dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Balak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaiya Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keri Ramsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.509-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbz138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02393847v1</w:t>
+                <w:t xml:space="preserve">hal-02271087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Sarcomeric Scaffolding as a Common Baseline Histopathologic Lesion in Titin-Related Myopathies</w:t>
+                <w:t xml:space="preserve">Strong selection during the last millennium for African ancestry in the admixed population of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainiero Ávila-Polo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavière Lornage</w:t>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Cheraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+                <w:t xml:space="preserve">Jazmin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnen/nly095⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03342-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332968v1</w:t>
+                <w:t xml:space="preserve">hal-02112693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic Loss of Function of SORL1 in an Early Onset Alzheimer’s Disease Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilan Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tubeuf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (2), pp.821-831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-170981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B3GAT3-related disorder with craniosynostosis and bone fragility due to a unique mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of Sarcomeric Scaffolding as a Common Baseline Histopathologic Lesion in Titin-Related Myopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainiero Ávila-Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Yauy</w:t>
+                <w:t xml:space="preserve">Chrystel Cheraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Blanchet</w:t>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2017.109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (12), pp.1101-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nly095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634463v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Verónica Fernandes</w:t>
+                <w:t xml:space="preserve">B3GAT3-related disorder with craniosynostosis and bone fragility due to a unique mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Yauy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+                <w:t xml:space="preserve">Christine Coubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray Cox</w:t>
+                <w:t xml:space="preserve">Patricia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.269-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gim.2017.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112694v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential genetic risk factors for bipolar disorder by whole-exome sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Husson</w:t>
+                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Duboc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rothärmel</w:t>
+                <w:t xml:space="preserve">Murray Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.268. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0291-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540043v1</w:t>
+                <w:t xml:space="preserve">hal-02112694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major improvement in the detection of microsatellite instability in colorectal cancer using HSP110 T17 E-ice-COLD-PCR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buhard</w:t>
+                <w:t xml:space="preserve">Identification of potential genetic risk factors for bipolar disorder by whole-exome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Meiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Sahbatou</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rothärmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23379⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02291352v1</w:t>
+                <w:t xml:space="preserve">hal-02540043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further delineation of the clinical spectrum of de novo TRIM8 truncating mutations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel mutations in DNAJB6 cause LGMD1D and distal myopathy in French families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Lines</w:t>
+                <w:t xml:space="preserve">P. H. Jonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly Elpeleg</w:t>
+                <w:t xml:space="preserve">J. Palmio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Darmency</w:t>
+                <w:t xml:space="preserve">M. Johari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Whiting</w:t>
+                <w:t xml:space="preserve">S. Penttilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.40357⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.790-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.13598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990608v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Sullivan</w:t>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary Finucane</w:t>
+                <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Walters</w:t>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Bras</w:t>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01870483v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved microsatellite instability detection and identification by nuclease-assisted microsatellite instability enrichment using HSP110 T17</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La propriété des données génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Bui</w:t>
+                <w:t xml:space="preserve">Henri-Corto Stoeklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1373/clinchem.2018.287490⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1100-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291366v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété des données génétiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved microsatellite instability detection and identification by nuclease-assisted microsatellite instability enrichment using HSP110 T17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hervé</w:t>
+                <w:t xml:space="preserve">Laura G. Baudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018291⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (8), pp.1252-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1373/clinchem.2018.287490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291346v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel mutations in DNAJB6 cause LGMD1D and distal myopathy in French families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. H. Jonson</w:t>
+                <w:t xml:space="preserve">Major improvement in the detection of microsatellite instability in colorectal cancer using HSP110 T17 E-ice-COLD-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre How-Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Palmio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Evilä</w:t>
+                <w:t xml:space="preserve">Clément Meiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Sahbatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.13598⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304997v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further delineation of the clinical spectrum of de novo TRIM8 truncating mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Assoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orly Elpeleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Véronique Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+                <w:t xml:space="preserve">Sharon Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (11), pp.2470-2478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.40357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724640v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong selection during the last millennium for African ancestry in the admixed population of Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verneri Anttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Finucane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pierron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+                <w:t xml:space="preserve">Walter Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazmin Sanchez</w:t>
+                <w:t xml:space="preserve">Jose Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.932. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03342-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112693v2</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Disease-causing variants in TCF4 are a frequent cause of intellectual disability: lessons from large-scale sequencing approaches in diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+                <w:t xml:space="preserve">Laura Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+                <w:t xml:space="preserve">Amélie Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Denizot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Matos</w:t>
+                <w:t xml:space="preserve">Francesca Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Nourisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), pp.996 - 1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074082v1</w:t>
+                <w:t xml:space="preserve">hal-01870355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-causing variants in TCF4 are a frequent cause of intellectual disability: lessons from large-scale sequencing approaches in diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and imaging hallmarks of the MYH7-related myopathy with severe axial involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mary</w:t>
+                <w:t xml:space="preserve">David Gomez-Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Piton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Schaefer</w:t>
+                <w:t xml:space="preserve">Osório Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Mattioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Nourisson</w:t>
+                <w:t xml:space="preserve">Enrico Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (7), pp.996 - 1006. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (2), pp.224-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0096-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.26137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870355v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel SPEG Mutations in Congenital Myopathy without Centralized Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Pascal Sabouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+                <w:t xml:space="preserve">Béatrice Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+                <w:t xml:space="preserve">Dominique Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jnd-170265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808225v1</w:t>
+                <w:t xml:space="preserve">hal-03664348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and imaging hallmarks of the MYH7-related myopathy with severe axial involvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Carlier</w:t>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gomez-Andres</w:t>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osório Neto</w:t>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Bertini</w:t>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.26137⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670930v1</w:t>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel SPEG Mutations in Congenital Myopathy without Centralized Nuclei</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lannes</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gaillard</w:t>
+                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Schneider</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.257-260. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.133 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/jnd-170265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664348v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative methylome analysis of ICF patients identifies heterochromatin loci that require ZBTB24, CDCA7 and HELLS for their methylated state</w:t>
               </w:r>
@@ -21548,697 +21557,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01833124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study Identifies a Novel Genetic Risk Factor for Recurrent Venous Thrombosis</w:t>
+                <w:t xml:space="preserve">STAT3 Mediates Nilotinib Response in KIT-Altered Melanoma: A Phase II Multicenter Trial of the French Skin Cancer Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugoline G. de Haan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Germain</w:t>
+                <w:t xml:space="preserve">Julie Delyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor P. Baglin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dalac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation-Genomic and Precision Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.117.001827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (1), pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.07.839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02291349v1</w:t>
+                <w:t xml:space="preserve">hal-01983526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Molecular Effects of Dominant RORA Mutations Cause Two Variants of Syndromic Intellectual Disability with Either Autism or Cerebellar Ataxia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Association Study Identifies a Novel Genetic Risk Factor for Recurrent Venous Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahir Khan</w:t>
+                <w:t xml:space="preserve">Hugoline G. de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid van Hylckama Vlieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Stamberger</w:t>
+                <w:t xml:space="preserve">Trevor P. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (5), pp.744 - 759. </w:t>
+              <w:t xml:space="preserve">Circulation-Genomic and Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.e001827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.117.001827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796580v1</w:t>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACARON: a python framework to identify and re-annotate multi-base affected codons in whole genome/exome sequence data</w:t>
+                <w:t xml:space="preserve">Systemic AA amyloidosis caused by inflammatory hepatocellular adenoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waqasuddin Khan</w:t>
+                <w:t xml:space="preserve">Julien Calderaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganapathi Varma Saripella</w:t>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ludwig</w:t>
+                <w:t xml:space="preserve">Quentin Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Cuppens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Thibord</w:t>
+                <w:t xml:space="preserve">Anais Boulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 379 (12), pp.1178-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc1805673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835282v1</w:t>
+                <w:t xml:space="preserve">cea-02415425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic AA amyloidosis caused by inflammatory hepatocellular adenoma</w:t>
+                <w:t xml:space="preserve">MACARON: a python framework to identify and re-annotate multi-base affected codons in whole genome/exome sequence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Calderaro</w:t>
+                <w:t xml:space="preserve">Waqasuddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Letouzé</w:t>
+                <w:t xml:space="preserve">Ganapathi Varma Saripella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bayard</w:t>
+                <w:t xml:space="preserve">Thomas Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Boulai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Renault</w:t>
+                <w:t xml:space="preserve">Tania Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 379 (12), pp.1178-1180. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc1805673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02415425v1</w:t>
+                <w:t xml:space="preserve">hal-01835282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT3 Mediates Nilotinib Response in KIT-Altered Melanoma: A Phase II Multicenter Trial of the French Skin Cancer Network</w:t>
+                <w:t xml:space="preserve">Dual Molecular Effects of Dominant RORA Mutations Cause Two Variants of Syndromic Intellectual Disability with Either Autism or Cerebellar Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Delyon</w:t>
+                <w:t xml:space="preserve">Claire Guissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+                <w:t xml:space="preserve">Xenia Latypova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jouary</w:t>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dalac</w:t>
+                <w:t xml:space="preserve">Tahir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dalle</w:t>
+                <w:t xml:space="preserve">Hannah Stamberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138 (1), pp.58-67. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (5), pp.744 - 759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.07.839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983526v1</w:t>
+                <w:t xml:space="preserve">hal-01796580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Evidence Supporting the Role of the Calcium Channel, CACNA1S, in Tooth Cusp and Root Patterning</w:t>
               </w:r>
@@ -22397,51 +22406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22486,2737 +22495,2737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immortalized human myotonic dystrophy muscle cell lines to assess therapeutic compounds</w:t>
+                <w:t xml:space="preserve">Comparison of the quantification of KRAS mutations by digital PCR and E-ice-COLD-PCR in circulating-cell-free DNA from metastatic colorectal cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+                <w:t xml:space="preserve">David Sefrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaela Polay Espinoza</w:t>
+                <w:t xml:space="preserve">Laurence Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Beaussire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Matloka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damily de Dea Diniz</w:t>
+                <w:t xml:space="preserve">Frédéric Di Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.027367⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 465, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519721v1</w:t>
+                <w:t xml:space="preserve">hal-02353197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the quantification of KRAS mutations by digital PCR and E-ice-COLD-PCR in circulating-cell-free DNA from metastatic colorectal cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dihydropyridine receptor (DHPR, CACNA1S) congenital myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Schartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sefrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mauger</w:t>
+                <w:t xml:space="preserve">Susan Treves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Leclere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Di Fiore</w:t>
+                <w:t xml:space="preserve">Pinki Munot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133 (4), pp.517-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-016-1656-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353197v1</w:t>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bdf1 Bromodomains Are Essential for Meiosis and the Expression of Meiotic-Specific Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encar García-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encar García-Oliver</w:t>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ramus</w:t>
+                <w:t xml:space="preserve">Jonathan Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Perot</w:t>
+                <w:t xml:space="preserve">Marie Arlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Champleboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.e1006541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare coding variants in PLCG2, ABI3, and TREM2 implicate microglial-mediated innate immunity in Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immortalized human myotonic dystrophy muscle cell lines to assess therapeutic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Sims</w:t>
+                <w:t xml:space="preserve">Micaela Polay Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven van Der Lee</w:t>
+                <w:t xml:space="preserve">Magdalena Matloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Naj</w:t>
+                <w:t xml:space="preserve">Audrey Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bellenguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nandini Badarinarayan</w:t>
+                <w:t xml:space="preserve">Damily de Dea Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3916⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.027367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02466466v1</w:t>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydropyridine receptor (DHPR, CACNA1S) congenital myopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare coding variants in PLCG2, ABI3, and TREM2 implicate microglial-mediated innate immunity in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Schartner</w:t>
+                <w:t xml:space="preserve">Sven van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
+                <w:t xml:space="preserve">Adam Naj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Treves</w:t>
+                <w:t xml:space="preserve">Céline Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinki Munot</w:t>
+                <w:t xml:space="preserve">Nandini Badarinarayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 133 (4), pp.517-533. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (9), pp.1373-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-016-1656-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676425v1</w:t>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02466466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlethal CHRNA1-Related Congenital Myasthenic Syndrome with a Homozygous Null Mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic landscape of human diversity across Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osorio Abath Neto</w:t>
+                <w:t xml:space="preserve">Ignace Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Heise</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lilia Mesrob</w:t>
+                <w:t xml:space="preserve">Nelly Rabetokotany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cjn.2016.322⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (32), pp.E6498-E6506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1704906114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679178v1</w:t>
+                <w:t xml:space="preserve">hal-02112696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Methylation Analysis Identifies Specific Epigenetic Marks In Severely Obese Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel duplication of PRMD13 causes North Carolina macular dystrophy: overexpression of PRDM13 orthologue in drosophila eye reproduces the human phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Manes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fradin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jorg Tost</w:t>
+                <w:t xml:space="preserve">Sylvie Berthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46311⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (22), pp.4367--4374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddx322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516806v1</w:t>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrothrombocytopenia and dense granule deficiency associated with FLI1 variants: ultrastructural and pathogenic features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Gorokhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ben Yaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Saultier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Celine Falaise</w:t>
+                <w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153577⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.993-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600750v1</w:t>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of impaired renal function with venous thrombosis: A genetic risk score approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Marre</w:t>
+                <w:t xml:space="preserve">Fifteen years of research on oral–facial–digital syndromes: from 1 to 16 causal genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2017.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (6), pp.371 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581823v1</w:t>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17q21.31 duplication causes prominent tau-related dementia with increased MAPT expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rousseau</w:t>
+                <w:t xml:space="preserve">Contribution to Alzheimer's disease risk of rare variants in TREM_2, SORL_1, and ABCA_7 in 1779 cases and 1273 controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilan Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2016.226⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.220.e1-220.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832142v1</w:t>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous truncating variants in TBC1D23 cause pontocerebellar hypoplasia and alter cortical development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laugel</w:t>
+                <w:t xml:space="preserve">Genome-Wide Methylation Analysis Identifies Specific Epigenetic Marks In Severely Obese Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677799v1</w:t>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affected female carriers of MTM1 mutations display a wide spectrum of clinical and pathological involvement: delineating diagnostic clues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.B. Romero</w:t>
+                <w:t xml:space="preserve">Homozygous truncating variants in TBC1D23 cause pontocerebellar hypoplasia and alter cortical development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mau-Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Riazuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Kahrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-017-1748-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (3), pp.428-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721411v1</w:t>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the spectrum of congenital myopathy linked to recessive mutations in SCN4A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Letournel</w:t>
+                <w:t xml:space="preserve">Nonlethal CHRNA1-Related Congenital Myasthenic Syndrome with a Homozygous Null Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osorio Abath Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Heise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane de Araújo Martins Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo de Paula Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Mesrob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003535⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2016.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721408v1</w:t>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein S Heerlen mutation heterozygosity is associated with venous thrombosis risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Jouven</w:t>
+                <w:t xml:space="preserve">Macrothrombocytopenia and dense granule deficiency associated with FLI1 variants: ultrastructural and pathogenic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Saultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep45507⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (6), pp.1006 - 1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517355v1</w:t>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and variable clinical, histological, and imaging findings of recessive RYR1-related centronuclear myopathy patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Bohm</w:t>
+                <w:t xml:space="preserve">17q21.31 duplication causes prominent tau-related dementia with increased MAPT expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.05.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe I, 22 (8), pp.1119--1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2016.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741730v1</w:t>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic landscape of human diversity across Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Rabetokotany</w:t>
+                <w:t xml:space="preserve">Association of impaired renal function with venous thrombosis: A genetic risk score approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid van Hylckama Vlieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1704906114⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.102 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112696v1</w:t>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel duplication of PRMD13 causes North Carolina macular dystrophy: overexpression of PRDM13 orthologue in drosophila eye reproduces the human phenotype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Berthemy</w:t>
+                <w:t xml:space="preserve">Common and variable clinical, histological, and imaging findings of recessive RYR1-related centronuclear myopathy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osorio Abath Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane de Araujo Martins Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddx322⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.975-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1082" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743907v1</w:t>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t>
+                <w:t xml:space="preserve">Protein S Heerlen mutation heterozygosity is associated with venous thrombosis risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep45507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741741v1</w:t>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Alzheimer's disease risk of rare variants in TREM_2, SORL_1, and ABCA_7 in 1779 cases and 1273 controls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kilan Le Guennec</w:t>
+                <w:t xml:space="preserve">Affected female carriers of MTM1 mutations display a wide spectrum of clinical and pathological involvement: delineating diagnostic clues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Biancalana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scheidecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laquerrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (6), pp.889--904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1748-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760388v1</w:t>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen years of research on oral–facial–digital syndromes: from 1 to 16 causal genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the spectrum of congenital myopathy linked to recessive mutations in SCN4A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+                <w:t xml:space="preserve">X. Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunella Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">E. Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thévenon</w:t>
+                <w:t xml:space="preserve">P. Marcorelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jego</w:t>
+                <w:t xml:space="preserve">F. Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (6), pp.371 - 380. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.414--416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1097" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789377v1</w:t>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the clinical spectrum of recessive truncating mutations of KLHL7 to a Bohring-Opitz-like phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1098" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange-Line Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Bigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25574,103 +25583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCA7 rare variants and Alzheimer disease risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilan Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Equipe 4, 86 (23), pp.2134--2137. </w:t>
@@ -25702,2024 +25711,2024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosomal recessive truncating MAB21L1 mutation associated with a syndromic scrotal agenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Adaptation and Neandertal Admixture Shaped the Immune System of Human Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Masurel-Paulet</w:t>
+                <w:t xml:space="preserve">Hélène Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Maxime Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huet</w:t>
+                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Hwee eddie Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dannemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.12794⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3), pp.643 - 656.e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405113v1</w:t>
+                <w:t xml:space="preserve">pasteur-01385620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the HECT domain of NEDD4L lead to AKT–mTOR pathway deregulation and cause periventricular nodular heterotopia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation allele burden remains unchanged in chronic myelomonocytic leukaemia responding to hypomethylating agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina L Ivanova</w:t>
+                <w:t xml:space="preserve">Jane Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schmucker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Drouot</w:t>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Meldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3676⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371039v1</w:t>
+            <w:hyperlink r:id="rId1132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaic parental germline mutations causing recurrent forms of malformations of cortical development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Elmorjani</w:t>
+                <w:t xml:space="preserve">Autosomal recessive truncating MAB21L1 mutation associated with a syndromic scrotal agenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Masurel-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.192⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.12794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313739v1</w:t>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide nucleosome specificity and function of chromatin remodellers in ES cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutations in the HECT domain of NEDD4L lead to AKT–mTOR pathway deregulation and cause periventricular nodular heterotopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Depaux</w:t>
+                <w:t xml:space="preserve">Loic Broix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
+                <w:t xml:space="preserve">Hélène Jagline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina L Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16505⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (11), pp.1349-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412602v1</w:t>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the prognostic role of a 94-single nucleotide polymorphisms risk score in early breast cancer in the SIGNAL/PHARE prospective cohort: no correlation with clinico-pathological characteristics and outcomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosaic parental germline mutations causing recurrent forms of malformations of cortical development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henriques</w:t>
+                <w:t xml:space="preserve">Julia Lauer Zillhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Broix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
+                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fumoleau</w:t>
+                <w:t xml:space="preserve">Adrienne Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (1), pp.98. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.611--614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13058-017-0888-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01577637v1</w:t>
+            <w:hyperlink r:id="rId1150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants in the Oxidoreductase PYROXD1 Cause Early-Onset Myopathy with Internalized Nuclei and Myofibrillar Disorganization</w:t>
+                <w:t xml:space="preserve">Genome-wide nucleosome specificity and function of chromatin remodellers in ES cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina L. O’grady</w:t>
+                <w:t xml:space="preserve">Maud de Dieuleveult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather A. Best</w:t>
+                <w:t xml:space="preserve">Kuangyu Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar E. Sztal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Schartner</w:t>
+                <w:t xml:space="preserve">Isabelle Hmitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanjuan-Vazquez</w:t>
+                <w:t xml:space="preserve">Arnaud Depaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 530 (7588), pp.113 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371579v1</w:t>
+                <w:t xml:space="preserve">hal-01412602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1161" w:history="1">
+            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation allele burden remains unchanged in chronic myelomonocytic leukaemia responding to hypomethylating agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variants in the Oxidoreductase PYROXD1 Cause Early-Onset Myopathy with Internalized Nuclei and Myofibrillar Disorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Droin</w:t>
+                <w:t xml:space="preserve">Gina L. O’grady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Qin</w:t>
+                <w:t xml:space="preserve">Heather A. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Meldi</w:t>
+                <w:t xml:space="preserve">Tamar E. Sztal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Schartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichi Yoshida</w:t>
+                <w:t xml:space="preserve">Myriam Sanjuan-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.1086-1105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130526v1</w:t>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Adaptation and Neandertal Admixture Shaped the Immune System of Human Populations</w:t>
+                <w:t xml:space="preserve">Assessment of the prognostic role of a 94-single nucleotide polymorphisms risk score in early breast cancer in the SIGNAL/PHARE prospective cohort: no correlation with clinico-pathological characteristics and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quach</w:t>
+                <w:t xml:space="preserve">Elsa Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rotival</w:t>
+                <w:t xml:space="preserve">Xavier Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+                <w:t xml:space="preserve">Julie Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Hwee eddie Loh</w:t>
+                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dannemann</w:t>
+                <w:t xml:space="preserve">Pierre Fumoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167 (3), pp.643 - 656.e17. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13058-017-0888-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01385620v1</w:t>
+                <w:t xml:space="preserve">inserm-01577637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-genome sequence and transcriptome perspective on HER2-positive breast cancers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GWAS in the SIGNAL/PHARE clinical cohort restricts the association between the FGFR2 locus and estrogen receptor status to HER2-negative breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pivot</w:t>
+                <w:t xml:space="preserve">David G Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Sertier</w:t>
+                <w:t xml:space="preserve">Gilles G Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Thomas</w:t>
+                <w:t xml:space="preserve">Pierre G Fumoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12222⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388446v1</w:t>
+                <w:t xml:space="preserve">hal-01391480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1180" w:history="1">
+            <w:hyperlink r:id="rId1181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS in the SIGNAL/PHARE clinical cohort restricts the association between the FGFR2 locus and estrogen receptor status to HER2-negative breast cancer patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Curtit</w:t>
+                <w:t xml:space="preserve">A whole-genome sequence and transcriptome perspective on HER2-positive breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G Romieu</w:t>
+                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre G Fumoleau</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rios</w:t>
+                <w:t xml:space="preserve">Emile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.Article number: 12222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391480v1</w:t>
+            <w:hyperlink r:id="rId1181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of VPS13C Function in Autosomal-Recessive Parkinsonism Causes Mitochondrial Dysfunction and Increases PINK1/Parkin-Dependent Mitophagy</w:t>
+                <w:t xml:space="preserve">Identification of partial SLC20A2 deletions in primary brain calcification using whole-exome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lesage</w:t>
+                <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Drouet</w:t>
+                <w:t xml:space="preserve">Jorge Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Majounie</w:t>
+                <w:t xml:space="preserve">A. Rovelet-Lecrux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacoupy</w:t>
+                <w:t xml:space="preserve">A.-C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.01.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.1630--1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289266v1</w:t>
+                <w:t xml:space="preserve">hal-01397791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1193" w:history="1">
+            <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of partial SLC20A2 deletions in primary brain calcification using whole-exome sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohorte française Chronic Kidney Disease–Réseau Épidémiologie et Information en Néphrologie (CKD-REIN) : mieux connaître la maladie rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Richard</w:t>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.50⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (supplément 1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397791v1</w:t>
+            <w:hyperlink r:id="rId1196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1199" w:history="1">
+            <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of dementia genes by whole-exome sequencing in early-onset Alzheimer disease: input and lessons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rousseau</w:t>
+                <w:t xml:space="preserve">Loss of VPS13C Function in Autosomal-Recessive Parkinsonism Causes Mitochondrial Dysfunction and Increases PINK1/Parkin-Dependent Mitophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Majounie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.173⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (3), pp.500-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431285v1</w:t>
+            <w:hyperlink r:id="rId1197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1201" w:history="1">
+            <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohorte française Chronic Kidney Disease–Réseau Épidémiologie et Information en Néphrologie (CKD-REIN) : mieux connaître la maladie rénale chronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Fouque</w:t>
+                <w:t xml:space="preserve">Screening of dementia genes by whole-exome sequencing in early-onset Alzheimer disease: input and lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.710-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.01.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01797448v1</w:t>
+                <w:t xml:space="preserve">hal-01431285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation allele burden remains unchanged in chronic myelomonocytic leukaemia responding to hypomethylating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1164" w:history="1">
+            <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1165" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Meldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1166" w:history="1">
+            <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.10767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1167" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms10767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269309v1</w:t>
@@ -27864,51 +27873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of 65,734 individuals identifies TSPAN15 and SLC44A2 as two susceptibility loci for venous thromboembolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel I Chasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27916,51 +27925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugoline de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lindström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (4), pp.532-42. </w:t>
@@ -28145,90 +28154,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1202" w:history="1">
+            <w:hyperlink r:id="rId1193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1203" w:history="1">
+            <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (8), pp.1500 - 1507. </w:t>
@@ -28674,51 +28683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building regionally anchored french population genomic panels for better insights into the genetic architecture of diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Folgoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28786,103 +28795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of genome analysis in patients with intellectual disabilities: a micro-costing study in a French setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charley Robert-Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Soilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Berlin, Germany. SPRINGERNATURE, 2024, EUROPEAN JOURNAL OF HUMAN GENETICS</w:t>
@@ -28963,51 +28972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sandron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">he 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -29030,342 +29039,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04600532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KATY european consortium: supporting the AI revolution in precision oncology</w:t>
+                <w:t xml:space="preserve">MOOC on Bioinformatics in Genomic Medicine (BiG MOOC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jeanneret</w:t>
+                <w:t xml:space="preserve">Evan Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Yauy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bazelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Filhol</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Denommé‐pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abstracts from the 54th European Society of Human Genetics (ESHG) Conference: e-Posters, 30, pp.567, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778599v1</w:t>
+                <w:t xml:space="preserve">cea-04347197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1264" w:history="1">
+            <w:hyperlink r:id="rId1261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC on Bioinformatics in Genomic Medicine (BiG MOOC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KATY european consortium: supporting the AI revolution in precision oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Gouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Yauy</w:t>
+                <w:t xml:space="preserve">Solène Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Denommé‐pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lecoquierre</w:t>
+                <w:t xml:space="preserve">Odile Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne (Autriche), Austria. </w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. Zenodo, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8214325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04347197v1</w:t>
+            <w:hyperlink r:id="rId1261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPGEN : un catalogue des variants génétiques présents dans les différentes régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Le Folgoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Francis Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29485,51 +29494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Society of Human Genetics (ESHG). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd European Society of Human Genetics (ESHG) Conference</w:t>
@@ -29607,51 +29616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale association analysis identified novel differentiated thyroid carcinoma risk loci by integrating transcriptome and proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">See Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29659,51 +29668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazdan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -29856,90 +29865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copy Number Variants and heritability estimates on UKBiobank data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Boulahfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29957,90 +29966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare coding variants in CTSO , a potential new actor of arterial remodeling, are associated to familial intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30101,64 +30110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Seret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hulsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30710,51 +30719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFIDIAG-DS: Reasons for accessing secondary findings and the consequences of reporting them in 2500 French patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bouctot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30835,51 +30844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de partitionnements pour détecter des structures fines de population et applications au projet POPGEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guivrach Mael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Folgoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31072,103 +31081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des ascendances mésolithiques et steppiques dans des génomes d’individus du Néolithique et du Campaniforme du territoire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7187</w:t>
@@ -31197,90 +31206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIntMF : Une méthode de factorisation matricielle pénalisée pour l'intégration de données multi-omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS 21 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS) (reportées en 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31305,90 +31314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA signature and prediction to treatment response in first episode schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31682,51 +31691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59305FB6"/>
+    <w:nsid w:val="7960E752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31913,51 +31922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-deleuze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5358-4463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Hchaichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Madalina Popa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-026-02105-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veneziano-Broccia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1545-5017.70027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Drouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Slager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Julia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01435-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05576159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rajoua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sahbatou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2026.113110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20462.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Freycon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.106065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09856-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jiogho Ngaho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf478" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01981-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Fourneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011651" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo N&#250;&#241;ez-Moreno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Benitez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodr&#237;guez de Alba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Blanco-Kelly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26083825" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Daghir-Wojtkowiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mastromattei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Palkowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1637195" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159888v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I Jeanjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Shen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Hardy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;pine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf131" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Larnane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lef&#232;vre-Horgues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03448-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05299261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Chehadeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Qu&#233;lin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-025-01527-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Devonshire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pedro Abreu Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11792-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Andersen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs de Waal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Monti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette G. Jensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-025-00907-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blavier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guerrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly H&#233;las" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-025-00740-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzevka Dragic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01893-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075846v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Soufi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Gerber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103323" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Munsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thibord" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohanna Bezerra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brody" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027879" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Kelleci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104580" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Fei-Lei Chung" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouzounova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57305-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04659594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnevalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Delcroix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cassinari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01580-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908518v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Beatriz Romero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Saker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-024-01353-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109263" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911771v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gendre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez-Perez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kleber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.124.034943" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905283v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Aksnes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren C Lamonica" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46354-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683810v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51087-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609850v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plan&#231;on" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Yoshikawa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binnaz Yalcin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14020244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660216v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae224" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zar&#233;a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lacour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101082" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vinasco-Sandoval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moratille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crechet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mesloub" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.09.049" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hudjasov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Pankratov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danat Yermakovich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47735-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre How-Kit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schiavon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-024-01085-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04192912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Ballinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetansu Pattnaik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyushkumar Mundra" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milita Zaheed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rath" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj4784" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04028558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Young" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Haessler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Walter Benjamins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Repetto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36997-w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04062865v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mangiante" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alcala" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sexton-Oates" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01321-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188206v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adella Karam" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delvall&#233;e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada-Cuzcano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamouche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108729" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04787237v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-01037-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737986v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mariela Saba Villarroel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toscane Fouri&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11787-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914530v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie a G Gabriel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R Atkins" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C C Penha" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Smith-Byrne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaborieau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577644v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtm2010009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652891v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kanbay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023301" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025552v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Parmentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Racine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moussy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sudharshan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001849" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678712v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Robert-Viard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alice Borel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gourv&#232;s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.852472" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03599282v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubouchet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Seurinck" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Gassen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg3083" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876795v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker-Ravi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ott" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muznah Khatoo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xuan Goh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00970-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina M Romero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belvindrah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houllier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30443-z" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03615912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shanmugha Rajan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010375" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722211v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24436" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597462v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01053-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03845164v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cosentino" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper K Larsen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beuschlein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reincke" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32896-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613927v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Plunde" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03353892v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01794-w" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320801v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Tsang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Saag" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kariwiga" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab238" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03579126v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53590/japt.02.1026" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mallaret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silva-Rojas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Giovannini" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-020-00632-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135635v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wiggins" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Li-Gao" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008997" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656015v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Harakalova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weiss" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Mokry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Regitz-Zagrosek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10050956" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600604v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab110" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602381v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01217-7" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456505v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01731-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567179v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab030" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282329v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Uguen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilannin Krysiak" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Audebert-Bellanger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Redon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benech" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105646v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vanhoye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marrec" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.315491" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472913v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Italiano" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dinart" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bellera" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esp&#233;rou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08878-2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602359v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01161-6" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03526795v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Francis Herzig" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Folgoc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22386" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317979v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecoquierre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilan Le Guennec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0672-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007093v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nicaise" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Antin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leuvrey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nourisson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13878" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154671v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab786" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03326678v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Derrien" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Verrier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djab167" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03014711v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Labrouche-Colomer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Proust" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouton" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20200403" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02611622v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Ferreira" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borges-Canha" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S&#233;rgio Neves" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.119.014758" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571406v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay-Moisan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Van Anken" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Acosta-Alvear" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15039" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538173v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0760-7" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367600v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Uggenti" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depp" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Badrock" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-020-00737-3" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150932v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Kleineidam" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chouraki" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pr&#243;chnicki" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. van Der Lee" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madrid&#8209;m&#225;rquez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02138-6" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177410v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jian" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Kunkle" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Hamilton-Nelson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0112-7" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619568v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevarin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca a Barnard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moutton" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106425" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419422v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tury" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28090" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917113v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duarte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0246" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774590v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedro" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-020-0781-3" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942760v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Elouej" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harhouri" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheela Nampoothiri" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18146-9" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356422v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chadie" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gayet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dumant-Forest" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.61317" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538301v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grangeon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz095" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339190v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly-Helas" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaussire" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Meur" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2019.304246" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676431v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma B Romero" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. Grosgogeat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Malfatti" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-01963-8" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542549v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin N. Smith" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gordon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000435" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642295v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bugge Tinggaard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sigrist" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roche" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-1829-7" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112685v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Mulligan" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz028" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530209v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Deelen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Arking" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tesi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nygaard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11558-2" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677839v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Oates" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jones" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brochier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105390" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616948v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Michiels" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Neuill&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Friedburg" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23735" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290531v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yomo Gaelle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;billard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32149" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145961v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perret" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Roux" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Germain" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.069708.118" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010139v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouder" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vitrac" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36993-x" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023474v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Balak" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;nard" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaiya Iqbal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Ramsey" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281812v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Uzquiano" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Jabali" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.096" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310241v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562551v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leblond" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carton" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0075-2" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02539727v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boscher" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180940" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862321v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Bendek" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Briones" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Farf&#225;n" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Silva" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1649-3" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180849v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemattre" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Benit" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0433-2" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02426602v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G Baudrin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buhard" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz811" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04449535v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Waksmunski" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Grunin" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler G Kinzy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Igo" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Haines" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-27827" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515914v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Villemereuil" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319890763" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332506v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salomon" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190193" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562487v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Florian" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraft" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kaya" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klebe" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12763-9" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271087v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.07.010" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330078v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carvalho" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin L'H&#244;te" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courbeyrette" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Kratassiouk" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230748" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02393847v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz138" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356252v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170981" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634463v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coubes" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchet" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2017.109" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540043v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duboc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0291-7" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291352v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23379" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990608v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Assoum" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lines" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Elpeleg" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darmency" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Whiting" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.40357" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291366v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. Baudrin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Bui" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2018.287490" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291346v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Corto Stoekl&#233;" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Forster" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Turrini" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018291" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304997v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jonson" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmio" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johari" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penttil&#228;" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evil&#228;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13598" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112693v2" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Sanchez" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03342-5" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870355v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piton" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattioli" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0096-4" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670930v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Andres" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#243;rio Neto" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertini" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26137" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664348v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lannes" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaillard" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-170265" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833124v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velasco" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touleimat" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ivkovic" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy130" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291349v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugoline G. de Haan" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Baglin" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.117.001827" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796580v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rollier" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khan" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stamberger" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.02.021" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835282v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqasuddin Khan" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi Varma Saripella" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cuppens" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty382" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415425v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bayard" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boulai" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1805673" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983526v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delyon" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouary" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalac" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.07.839" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671924v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Haushalter" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supawich Morkmued" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01329" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371583v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scheidecker" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrault" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23539" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519721v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Polay Espinoza" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damily de Dea Diniz" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.027367" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353197v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclere" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Di Fiore" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2016.12.004" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083619v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champleboux" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006541" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466466v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sims" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Der Lee" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Naj" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Badarinarayan" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3916" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676425v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinki Munot" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1656-8" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679178v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osorio Abath Neto" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Heise" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Ara&#250;jo Martins Moreno" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Paula Estephan" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mesrob" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2016.322" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516806v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belot" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachaux" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46311" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600750v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernot" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Falaise" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153577" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581823v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charmet" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Roussel" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marre" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2017.08.015" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832142v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guennec" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quenez" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallon" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.226" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677799v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ivanova" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mau-Them" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Riazuddin" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Kahrizi" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.07.010" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721411v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biancalana" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scheidecker" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguet" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Romero" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1748-0" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721408v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lornage" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malfatti" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcorelles" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letournel" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003535" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517355v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suchon" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delluc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smadja" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jouven" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45507" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741730v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Araujo Martins Moreno" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bohm" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.05.016" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112696v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakoto" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rabetokotany" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704906114" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743907v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Joly" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Smirnov" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthemy" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx322" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760388v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.07.001" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789377v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Franco" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;venon" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jego" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104436" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625676v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bigoni" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kennedy" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Whiteford" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Buxton" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-104748" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832105v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hautefort" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesn&#233;" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Preussner" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soni Pullamsetti" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18031" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143246v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Contrepois" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;ler" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bischof" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14995" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831744v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002627" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405113v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Masurel-Paulet" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.12794" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371039v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Broix" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jagline" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina L Ivanova" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schmucker" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3676" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313739v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lauer Zillhardt" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Elmorjani" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.192" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412602v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud de Dieuleveult" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Yen" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hmitou" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Depaux" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16505" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01577637v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Curtit" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pivot" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fumoleau" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-017-0888-4" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371579v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L. O&#8217;grady" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Best" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar E. Sztal" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanjuan-Vazquez" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.09.005" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130526v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Qin" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Meldi" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10767" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385620v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hwee&#160;eddie Loh" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dannemann" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.024" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388446v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12222" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391480v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Cox" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G Romieu" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Fumoleau" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12669" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289266v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouet" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majounie" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacoupy" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.01.014" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397791v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Richard" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.50" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431285v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.173" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269309v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01680226v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seana O&#8217;regan" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Azuma" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laffargue" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mcmacken" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.033" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01259946v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Chasman" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugoline de Haan" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Tang" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.01.019" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277500v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laustriat" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gide" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barrault" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautard" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2015.35" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514452v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kielar" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bizzotto" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebrand" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino De Juan Romero" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3729" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080416v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-7-20" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318178v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Goff" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mendes" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064261v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herzig" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035005v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Soilly" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besse" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04600532v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin VACUS" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;l&#233;pine" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sandron" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778599v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanneret" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazelle" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mauger" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8214325" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04347197v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41431-021-01026-1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314307v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Folgoc" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Schutz" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05308711v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movementdisorders.onlinelibrary.wiley.com/doi/full/10.1002/mds.28090" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297669v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507879v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Boulahfa" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706764v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seret" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hulsman" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03210825v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04995344v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delafoy" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065473v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Viard" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Daudin" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plancon" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291909v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Mangelinck" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coudereau" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Courbeyrette" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563669v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouctot" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Asensio" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Briffault" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876621v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guivrach Mael" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwing" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sebaoun" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876519v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Beaudoin" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Gressin" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945894v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528179v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427939.pdf" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_16" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-deleuze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5358-4463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Hchaichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Madalina Popa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-026-02105-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veneziano-Broccia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1545-5017.70027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Drouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Slager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Julia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01435-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05576159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rajoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sahbatou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2026.113110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20462.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Freycon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.106065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09856-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01981-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jiogho Ngaho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Fourneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011651" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159888v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I Jeanjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Shen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;pine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Larnane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lef&#232;vre-Horgues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03448-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05299261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Chehadeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Qu&#233;lin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-025-01527-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Troudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03561-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Daghir-Wojtkowiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfaro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mastromattei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Palkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stares" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1637195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo N&#250;&#241;ez-Moreno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Benitez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodr&#237;guez de Alba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Blanco-Kelly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26083825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Devonshire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pedro Abreu Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11792-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzevka Dragic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01893-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70133" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blavier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guerrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly H&#233;las" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-025-00740-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Andersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs de Waal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Monti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette G. Jensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-025-00907-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075846v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Soufi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Gerber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103323" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Munsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thibord" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohanna Bezerra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brody" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027879" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Fei-Lei Chung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouzounova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57305-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Kelleci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104580" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04659594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnevalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Delcroix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cassinari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01580-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Aksnes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren C Lamonica" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Seabra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46354-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683810v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51087-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Beatriz Romero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Saker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-024-01353-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911771v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gendre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez-Perez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kleber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.124.034943" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191468v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riquin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109263" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609850v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plan&#231;on" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Yoshikawa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binnaz Yalcin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14020244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660216v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae224" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zar&#233;a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lacour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101082" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vinasco-Sandoval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moratille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crechet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mesloub" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.09.049" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hudjasov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Pankratov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danat Yermakovich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47735-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre How-Kit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schiavon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-024-01085-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04062865v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mangiante" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alcala" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sexton-Oates" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01321-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188088v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Ballinger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetansu Pattnaik" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyushkumar Mundra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milita Zaheed" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rath" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj4784" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04192912v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead146" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04028558v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Young" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Haessler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Walter Benjamins" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Repetto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36997-w" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188206v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adella Karam" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delvall&#233;e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada-Cuzcano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamouche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108729" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044562v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2023-0017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04787237v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-01037-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737986v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mariela Saba Villarroel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toscane Fouri&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11787-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03599282v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubouchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Seurinck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Gassen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg3083" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876795v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker-Ravi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ott" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muznah Khatoo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xuan Goh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00970-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914530v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie a G Gabriel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R Atkins" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C C Penha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Smith-Byrne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaborieau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac087" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Parmentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Racine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moussy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sudharshan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001849" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678712v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Robert-Viard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alice Borel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gourv&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.852472" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577644v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtm2010009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652891v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kanbay" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023301" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina M Romero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belvindrah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houllier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30443-z" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03615912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shanmugha Rajan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010375" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722211v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24436" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03845164v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cosentino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper K Larsen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beuschlein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reincke" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32896-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597462v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01053-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613927v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Plunde" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03353892v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01794-w" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613299v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mallaret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silva-Rojas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Giovannini" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-020-00632-3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320801v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Tsang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Saag" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kariwiga" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab238" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03579126v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53590/japt.02.1026" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602381v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01217-7" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456505v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01731-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656015v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Harakalova" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weiss" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Mokry" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Regitz-Zagrosek" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10050956" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600604v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab110" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135635v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wiggins" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Li-Gao" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008997" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105646v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vanhoye" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marrec" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.315491" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567179v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab030" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282329v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Uguen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilannin Krysiak" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Audebert-Bellanger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Redon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benech" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14015" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317979v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecoquierre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilan Le Guennec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0672-2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602359v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01161-6" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03526795v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Francis Herzig" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Folgoc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22386" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472913v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Italiano" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dinart" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bellera" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esp&#233;rou" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08878-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007093v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nicaise" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Antin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leuvrey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nourisson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13878" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03326678v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Derrien" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Verrier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djab167" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154671v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab786" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03014711v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Labrouche-Colomer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Proust" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouton" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20200403" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02611622v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Ferreira" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borges-Canha" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S&#233;rgio Neves" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.119.014758" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619568v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevarin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca a Barnard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moutton" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106425" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571406v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay-Moisan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Van Anken" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Acosta-Alvear" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15039" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367600v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Uggenti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depp" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Badrock" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-020-00737-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130159v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Winter Van Rossum" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-0703-2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150932v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Kleineidam" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chouraki" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pr&#243;chnicki" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. van Der Lee" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madrid&#8209;m&#225;rquez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-020-02138-6" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177410v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bis" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jian" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Kunkle" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Hamilton-Nelson" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0112-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130632v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie ter Hark" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochao Lin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881120907972" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538173v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0760-7" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419422v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tury" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28090" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917113v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duarte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-0246" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774590v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedro" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-020-0781-3" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942760v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Elouej" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harhouri" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheela Nampoothiri" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18146-9" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339190v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly-Helas" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaussire" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Meur" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2019.304246" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356422v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chadie" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gayet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dumant-Forest" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.61317" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538301v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grangeon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz095" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310241v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perret" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Roux" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02539727v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boscher" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180940" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562551v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leblond" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carton" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0075-2" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542549v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin N. Smith" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gordon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000435" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676431v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma B Romero" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. Grosgogeat" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Malfatti" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-01963-8" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642295v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bugge Tinggaard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sigrist" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roche" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-1829-7" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010139v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouder" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vitrac" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Goubran-Botros" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36993-x" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281812v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Uzquiano" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Jabali" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.096" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145961v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Germain" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.069708.118" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023474v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Balak" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;nard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaiya Iqbal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Ramsey" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.07.010" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112685v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Mulligan" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz028" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290531v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yomo Gaelle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;billard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32149" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616948v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Michiels" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Neuill&#233;" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Friedburg" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23735" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677839v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Oates" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jones" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brochier" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105390" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530209v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Deelen" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Arking" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tesi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nygaard" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11558-2" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862321v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Bendek" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Briones" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Farf&#225;n" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Silva" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1649-3" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180849v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemattre" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Benit" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0433-2" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332506v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salomon" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190193" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02426602v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G Baudrin" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buhard" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz811" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04449535v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Waksmunski" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Grunin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler G Kinzy" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Igo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Haines" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-27827" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562487v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Florian" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraft" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kaya" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klebe" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12763-9" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515914v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Villemereuil" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319890763" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330078v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carvalho" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin L'H&#244;te" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courbeyrette" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Kratassiouk" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230748" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02393847v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz138" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271087v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112693v2" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Sanchez" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03342-5" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356252v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170981" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634463v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coubes" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchet" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2017.109" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540043v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duboc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0291-7" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304997v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jonson" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmio" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johari" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penttil&#228;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evil&#228;" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13598" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291346v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Corto Stoekl&#233;" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Forster" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Turrini" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018291" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291366v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. Baudrin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Bui" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2018.287490" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291352v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23379" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990608v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Assoum" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lines" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Elpeleg" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darmency" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Whiting" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.40357" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870355v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piton" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattioli" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0096-4" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670930v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Andres" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#243;rio Neto" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertini" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26137" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664348v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lannes" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaillard" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-170265" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833124v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velasco" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touleimat" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ivkovic" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy130" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983526v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delyon" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouary" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalac" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.07.839" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291349v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugoline G. de Haan" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Baglin" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.117.001827" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415425v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bayard" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boulai" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1805673" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835282v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqasuddin Khan" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi Varma Saripella" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cuppens" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty382" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796580v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rollier" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khan" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stamberger" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.02.021" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671924v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Haushalter" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supawich Morkmued" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01329" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371583v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scheidecker" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrault" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23539" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353197v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclere" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Di Fiore" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2016.12.004" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676425v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinki Munot" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1656-8" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083619v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champleboux" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006541" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519721v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Polay Espinoza" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damily de Dea Diniz" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.027367" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466466v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sims" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Der Lee" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Naj" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Badarinarayan" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3916" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112696v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakoto" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rabetokotany" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704906114" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743907v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Joly" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Smirnov" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthemy" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx322" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789377v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Franco" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;venon" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jego" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104436" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760388v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.07.001" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516806v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belot" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachaux" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46311" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677799v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ivanova" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mau-Them" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Riazuddin" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Kahrizi" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.07.010" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679178v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osorio Abath Neto" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Heise" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Ara&#250;jo Martins Moreno" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Paula Estephan" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mesrob" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2016.322" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600750v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernot" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Falaise" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153577" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832142v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guennec" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quenez" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallon" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.226" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581823v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charmet" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Roussel" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marre" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2017.08.015" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741730v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Araujo Martins Moreno" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bohm" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.05.016" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517355v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suchon" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delluc" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smadja" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jouven" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45507" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721411v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biancalana" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scheidecker" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguet" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Romero" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1748-0" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721408v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lornage" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malfatti" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcorelles" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letournel" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003535" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625676v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bigoni" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kennedy" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Whiteford" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Buxton" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-104748" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832105v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hautefort" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesn&#233;" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Preussner" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soni Pullamsetti" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18031" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143246v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Contrepois" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;ler" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bischof" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14995" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831744v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002627" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385620v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hwee&#160;eddie Loh" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dannemann" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.024" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130526v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Merlevede" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Qin" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Meldi" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10767" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405113v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Masurel-Paulet" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.12794" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371039v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Broix" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jagline" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina L Ivanova" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schmucker" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3676" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313739v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lauer Zillhardt" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Elmorjani" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.192" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412602v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud de Dieuleveult" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Yen" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hmitou" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Depaux" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16505" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371579v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L. O&#8217;grady" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Best" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar E. Sztal" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanjuan-Vazquez" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.09.005" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01577637v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Curtit" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pivot" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fumoleau" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-017-0888-4" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391480v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Cox" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G Romieu" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Fumoleau" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12669" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388446v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12222" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397791v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Richard" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.50" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289266v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouet" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majounie" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacoupy" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.01.014" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431285v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.173" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269309v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01680226v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seana O&#8217;regan" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Azuma" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laffargue" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mcmacken" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.033" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01259946v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Chasman" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugoline de Haan" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Tang" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.01.019" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277500v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laustriat" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gide" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barrault" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautard" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2015.35" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514452v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kielar" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bizzotto" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebrand" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino De Juan Romero" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3729" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080416v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-7-20" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318178v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Goff" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mendes" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064261v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herzig" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035005v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Soilly" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besse" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04600532v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin VACUS" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;l&#233;pine" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sandron" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04347197v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41431-021-01026-1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778599v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanneret" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazelle" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mauger" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8214325" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314307v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Folgoc" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Schutz" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05308711v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movementdisorders.onlinelibrary.wiley.com/doi/full/10.1002/mds.28090" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297669v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507879v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Boulahfa" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706764v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seret" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hulsman" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03210825v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04995344v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delafoy" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065473v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Viard" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Daudin" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plancon" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291909v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Mangelinck" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coudereau" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Courbeyrette" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563669v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouctot" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Asensio" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Briffault" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876621v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guivrach Mael" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwing" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sebaoun" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876519v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Beaudoin" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Gressin" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945894v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516224v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bel Haj Ali" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barau" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528179v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427939.pdf" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_16" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>