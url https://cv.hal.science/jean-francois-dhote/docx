--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Dhôte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE depuis 1986, ayant travaillé pendant 6 ans pour l'ONF lors d'un détachement et Directeur de Recherches à Orléans (unité mixte de recherche BioForA, associant INRAE et ONF), je me suis spécialisé dans la gestion des ressources forestières et leur mutation actuelle liée au changement climatique et à l'émergence de la bioéconomie. Après mes premiers travaux sur la croissance des forêts feuillues, j'ai coordonné des recherches toujours placées au croisement de plusieurs disciplines, avec la modélisation comme langage partagé : conception d'itinéraires sylvicoles, croissance et qualité des bois, facteurs écologiques et potentialités forestières, décryptage des crises sanitaires, dynamique des écosystèmes, gestion à long-terme de l’actif carbone, ingénierie de la biodiversité. J'ai créé et dirigé deux Laboratoires de 80 chercheurs, le Laboratoire d’étude des ressources forêt-bois à Nancy (1999-2008), puis le Département R&D de l’Office National des Forêts (2008-14). Dirigé 20 thèses de doctorat, participé à plus de 60 jurys de doctorat et commissions d’expertise. Plus de 500 articles, chapitres d’ouvrages et communications à destination de la communauté scientifique, des professionnels et du grand public.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des forêts et les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts et la filière forêt-bois dans la lutte contre les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, facteur structurant de transformation pour la gestion durable des forêts: article de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.131-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622695368946316E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the height-related competitiveness of tree species following recent climate warming and implications for tree community composition: the case of common beech and sessile oak as predominant broadleaved species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (8), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.20080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagacées : a tree-centered growth and yield model for sessils oak (Quercus petraea L.) and common beech (Fagus sylvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0157-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation, atténuation et services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model-part 2: model validation from a tree to a continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen footprint in a long-term observation of forest growth over the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-010-0501-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-growth model to optimize silviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.2784-2793. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (3), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-010-1581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2458-2474. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant radial and height growth reveal comparable historical variations for common beech in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (8), pp.1455-1463. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model bridging distance-dependent and distance-independent tree models to simulate the growth of mixed forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and norway spruce in the Western Alps: a semi-parametric bayesian approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicormic ontogeny on Quercus petraea trunks and thinning effects quantified with the epicormic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Mechergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873977v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel Capsis pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between tree species seedling and adult altitudinal distribution in mountain forests during the recent warm period (1986–2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (5), pp.765-777. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05791.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species substitution for carbon storage: Sessile oak versus Corsican pine in France as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (4), p. 1314 - p. 1323. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1430-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective importance of ecological conditions and stand composition on Abies alba Mill. dominant height growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (3-4), pp.619-629. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of European beech (Fagus sylvatica) litter: Combining quality theory and 15N labelling experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi d'Annunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux vents forts des peuplements forestiers, et notamment des mélanges d’espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts mélangées pour composer avec les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (10), pp.1851-1862. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01930.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du hêtre dans le Nord de la France: des courbes de référence qui intègrent les tendances à long-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hors-Série 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Etudes Forêt Environnement et Société XVIe-Xxe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du Hêtre dans le Nord de la France : des courbes de référence qui intègrent les tendances à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série n° 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in environmental controls on the growth of Abies alba Mill. in the Vosges Mountains, north-eastern France, during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité à long-terme dans les hêtraies du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série 3, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion sylvicole sur le stockage de carbone en forêt : le cas du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of total aboveground volume equations for seven important forest tree species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 229 (1-3), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux autour des forêts hétérogènes tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picea abies site index prediction by environmental factors and understorey vegetation: a two-scale approach based on survey databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1669-1678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (2), pp.123-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.645-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation : un outil pour la gestion et l'aménagement en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.4260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.327-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing simplified mixed models for simulations when data have a complex hierarchical organization. An example with some basic properties in Sessile oak wood (Quercus petraea Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (8), pp.847-855. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement des houppiers dans un essai d'éclaircie de hêtre grâce à un modèle à base écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (3), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.651-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futaie irrégulière, productivisme et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (131), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des peuplements face au vent : quelques réflexions sur l’influence du mode de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Spiecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme de la tige, tarifs de cubage et ventilation de la production en volume chez le Chêne sessile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (2), pp.121-142. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.651-680. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vychova bukovych porastov vo Franc£zsku a na Slovensku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Czudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesnictvi Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (7), pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice de compétition interindividuelle de Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (4), pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de la tige et géométrie de l'aubier chez le chêne sessile (Quercus petraea Liebl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses about competition for light and water in even-aged common beech (Fagus silvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hyperbolique pour l'ajustement de faisceaux de courbes hauteur-diamètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Hercé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (9), pp.1782-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wood density in European Oak (Quercus petraea and Quercus robur) and simulating the silvicultural influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Owoundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23, pp.2587-2593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction individuelle de hetres (Fagus silvatica L) d'ages divers a diverses intensites d'eclaircies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la réaction individuelle du Hêtre à différentes intensités d’éclaircie et à différents âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 41 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction individuelle de hêtres (Fagus silvatica L.) d'âges divers à diverses intensités d'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récolte et biodiversité : risques et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Filière Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Libramont, Belgique. pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et transformation des peuplements forestiers : première estimation des besoins en plants dans le quart Nord-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ressources forestières : dynamique, modélisation, et appui aux politiques publiques dans un contexte incertain et contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et changement climatique : valoriser davantage le bois pour sécuriser l’actif-carbone forestier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Association Française des Eaux et Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, videoconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantations forestières et changement climatique : pédagogie de la transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire/international du projet Reforesté « Quel avenir pour les plantations forestières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi climatique & gestion forestière : 59 conférences-débats en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-québecquois « Les mondes de la forêt et du bois à l’épreuve de l’acceptabilité sociale : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de la forêt & filière forêt-bois vis-à-vis de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bordeaux Sciences Agro - FIB Aquitaine "L'économie circulaire une chance pour la filière bois ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt française, son rôle pour atténuer le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque forestier franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter les défis du changement climatique dans la gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international MIDI « Mutations forestières dans le cadre des changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing license to operate in forestry and overcoming conflicts of representation with new narrative options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir-déployer-accompagner la transformation des ressources forestières sous changement climatique : le rôle central de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Mar 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances et quels outils pour la gestion sylvicole et la transformation du Douglas ? Illustrations de l’existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated impact of climate and soil on primary and secondary growth of Abies alba Mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina E. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO. Abies 2016: The 15th International Conference on Ecology and Silviculture of Fir - "Bringing Knowledge on Fir Species Together"; Sapporo, Japan; 21-24 September </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification in the context of bioeconomy and circular economy: status and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT.; Regional office EFIATLANTIC. FRA., Jun 2016, Biarritz, France. pp.28 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des systèmes de production forestiers : distinguer intensification écologique et imitation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fusarium Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation & atténuation du changement climatique : renouveler, diversifier, planter, investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la Fédération Nationale du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de long-terme des forêts françaises et de leur gestion : perspectives et enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts dans les territoires : enjeux et risques. Séminaire EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium. FRA., Apr 2015, Nancy, France. pp.72 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites des ressources forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kleinschmit von Lengefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioéconomie 2020/2050. Les défis aux filières agricoles, alimentaires et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ressources forestières : enjeux climatiques, sociaux et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPIA : Biomasses - quelles fonctionnalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pont-à-Mousson, France. pp.51 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et forêt : quelles technologies pour l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des Technologies : Adaptation au changement climatique : Le rôle des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantações e mudanças climáticas em florestas temperadas : problemas e desafios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos das mudanças climáticas nas plantações florestais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Piracicaba, São Paulo, Brazil. pp.48 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource management planning and ecological intensification to address climate challenges in French forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation & information pour la gestion des ressources forestières : une problématique du Labex ARBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Géographique National (IGN). FRA., Dec 2015, Paris, France. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts anciennes et stockage de carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rouault de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGAAER, Groupe Forêt-Bois, Audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.50 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des itinéraires sylvicoles : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique;CIAg-Environnement "Innovations Sylvicoles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Coop face aux différents usages de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique artisanale de la modélisation en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée et l’influence scientifique de Jean-Marie Legay. Journée d’hommage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bilans tirer de 20 ans de fonctionnement du GIS Coop ? Retour d'expérience sur la méthode de travail collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification options to address adaptation and mitigation objectives in forest management planning under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conferences : "Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers - Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du comportement des solutions d’un modèle de type Fagacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Modélisation pour les Ressources Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts: diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVI-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVIe-XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges d’espèces et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les modèles : stratégies de conception, formes mathématiques, hypothèses théoriques, généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées CAQ Croissance Amélioration Qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, VILLENAVE D'ORNON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la variabilité individuelle pour la coexistence des essences. Application aux forêts de montagne en mélange sapin–épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vielledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quels scénarios pour l'avenir ?. REGEFOR 2007. Atelier Recherche et Gestion forestière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance, aide à la décision et modélisation : complexification des problématiques, évolution des modèles, valorisation de RENECOFOR, articulation entre sources de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers; résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de l'effet des variables du sol sur la croissance du sapin (Abies alba Mill.) dans le massif Vosgien au cours du 20ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées nationales de l’étude des sols.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ANGERS, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés et tempêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix sylvicoles et stocks de carbone : plusieurs cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Croissance, Amélioration, Qualité des bois (CAQ9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth response and productivity of mixed stands with Beech (Fagus sylvatica L.) and Oak (Quercus spec.) in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Forest Production. Scientific Tools - Data Needs and Sources Validation and Application. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, VIENNE, Austria. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hêtre en France, aujourd'hui et demain. 11. Journées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la productivité des hêtraies régulières du Nord de la France au cours du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Nancy, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles quantitatifs pour la gestion des systèmes forestiers : diversification des fonctions et des acteurs, évolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cemagref-ACI Ecologie quantitative "Modélisation pour l'ingénierie des territoires", ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, PARIS, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the chain from the plant to the plank in sessile oak (Quercus petraea Liebl.) taking into account considerations related to sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01.04 "Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Harrison Hot Springs, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of forest diversity for the resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The functional significance of forest diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Weimar, Germany. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données pour la modélisation du volume aérien &amp;quot;total&amp;quot;. Perspectives pour l'estimation des stocks de carbone à partir de données IFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, MONTPELLIER, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of growth and yield simulator Fagacées : quantifying various thinning options for silvicultural optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01-04 "Connection between forest resources and wood quality : modelling approaches and simulation softwares"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, HARRISON HOT SPRINGS, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality, models and parameter estimation: The forestry scenario. Colloque IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, SESIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term changes in stand productivity: a case study in sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, JOENSUU, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects génétiques pour une stratégie d’installation de placettes permanentes, dans la perspective des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the methodology for stand-level assessment of long-term productivity shifts: an example on sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for the sustainable management of temperate plantation forests. IEFC Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition entre classes sociales chez le Chêne sessile et le hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the chain from the plant to the plank: The experience recently gained in Sessile oak (Quercus petraea Liebl.) by the French connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'occupation spatiale des arbres pour simuler l'éclairement sous couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, NANCY, France. 1 p, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILIÈRE FORÊT-BOIS ET ATTÉNUATION DU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2020, Matière à débattre et décider, Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759231201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recherche & innovation 2025 - filière forêt-bois #FBRI2025. Rapport en réponse à une mission confiée par les ministères en charge de la recherche, de l’agriculture, du développement durable, de l’économie, du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine d'Amecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-René Lemas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-INRA 1992-1996 &amp;quot;Sylviculture et qualité du bois de chêne (chêne rouvre)Connection between silviculture and wood quality through modelling approaches and simulation software&amp;quot;. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebauche d'un modèle à base écophysiologique de la production ligneuse d'un peuplement homogène (bilan de carbone, concurrence aérienne et pour l'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et qualité du bois de chêne. Bilan des travaux réalisés en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2015, Savoir et Faire, 978-2-330-05329-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks and fluxes in forest biomass: 2. Application to the French case based upon National Forest Inventory Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of forest diversity in resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Diversity and Function: temperate and Boreal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Springer-Verlag, 2005, Ecological Studies, 3-540-22191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements à long terme de la productivité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD/INRA, 2001, Repères - CIRAD, 2-87614-474-3 2-7680-1014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structure et résistance des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOFOR, 2000, 2-908-5250-7-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Forest Stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable forest management: contribution of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, IUFRO Secretariat, 1997, Occasional Paper - IUFRO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements forestiers : niveaux d'organisation, échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la dynamique des peuplements : episodes climatiques, alimentation hydrique et differenciation sociale dans les peuplements reguliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique? Une étude des freins et leviers forestiers à l’horizon 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of French forests and the forestry sector in climate change mitigation: opportunities ans deadlocks by 2020. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de la dynamique des peuplements forestiers : articulation entre les niveaux de l’arbre et du peuplement. Applications à la sylviculture des hêtraies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements de grands feuillus sociaux. Applications à la sylviculture du hêtre et du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02836348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Dhôte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE depuis 1986, ayant travaillé pendant 6 ans pour l'ONF lors d'un détachement et Directeur de Recherches à Orléans (unité mixte de recherche BioForA, associant INRAE et ONF), je me suis spécialisé dans la gestion des ressources forestières et leur mutation actuelle liée au changement climatique et à l'émergence de la bioéconomie. Après mes premiers travaux sur la croissance des forêts feuillues, j'ai coordonné des recherches toujours placées au croisement de plusieurs disciplines, avec la modélisation comme langage partagé : conception d'itinéraires sylvicoles, croissance et qualité des bois, facteurs écologiques et potentialités forestières, décryptage des crises sanitaires, dynamique des écosystèmes, gestion à long-terme de l’actif carbone, ingénierie de la biodiversité. J'ai créé et dirigé deux Laboratoires de 80 chercheurs, le Laboratoire d’étude des ressources forêt-bois à Nancy (1999-2008), puis le Département R&D de l’Office National des Forêts (2008-14). Dirigé 20 thèses de doctorat, participé à plus de 60 jurys de doctorat et commissions d’expertise. Plus de 500 articles, chapitres d’ouvrages et communications à destination de la communauté scientifique, des professionnels et du grand public.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des forêts et les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts et la filière forêt-bois dans la lutte contre les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, facteur structurant de transformation pour la gestion durable des forêts: article de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.131-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622695368946316E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the height-related competitiveness of tree species following recent climate warming and implications for tree community composition: the case of common beech and sessile oak as predominant broadleaved species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (8), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.20080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagacées : a tree-centered growth and yield model for sessils oak (Quercus petraea L.) and common beech (Fagus sylvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0157-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation, atténuation et services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen footprint in a long-term observation of forest growth over the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-010-0501-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model-part 2: model validation from a tree to a continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-growth model to optimize silviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.2784-2793. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (3), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-010-1581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2458-2474. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant radial and height growth reveal comparable historical variations for common beech in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (8), pp.1455-1463. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model bridging distance-dependent and distance-independent tree models to simulate the growth of mixed forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and norway spruce in the Western Alps: a semi-parametric bayesian approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicormic ontogeny on Quercus petraea trunks and thinning effects quantified with the epicormic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Mechergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873977v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel Capsis pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species substitution for carbon storage: Sessile oak versus Corsican pine in France as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (4), p. 1314 - p. 1323. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between tree species seedling and adult altitudinal distribution in mountain forests during the recent warm period (1986–2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (5), pp.765-777. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05791.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1430-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective importance of ecological conditions and stand composition on Abies alba Mill. dominant height growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (3-4), pp.619-629. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of European beech (Fagus sylvatica) litter: Combining quality theory and 15N labelling experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi d'Annunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts mélangées pour composer avec les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux vents forts des peuplements forestiers, et notamment des mélanges d’espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Etudes Forêt Environnement et Société XVIe-Xxe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du hêtre dans le Nord de la France: des courbes de référence qui intègrent les tendances à long-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hors-Série 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (10), pp.1851-1862. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01930.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du Hêtre dans le Nord de la France : des courbes de référence qui intègrent les tendances à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série n° 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in environmental controls on the growth of Abies alba Mill. in the Vosges Mountains, north-eastern France, during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité à long-terme dans les hêtraies du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série 3, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion sylvicole sur le stockage de carbone en forêt : le cas du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of total aboveground volume equations for seven important forest tree species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 229 (1-3), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picea abies site index prediction by environmental factors and understorey vegetation: a two-scale approach based on survey databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1669-1678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux autour des forêts hétérogènes tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (2), pp.123-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.645-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation : un outil pour la gestion et l'aménagement en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.4260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.327-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing simplified mixed models for simulations when data have a complex hierarchical organization. An example with some basic properties in Sessile oak wood (Quercus petraea Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (8), pp.847-855. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement des houppiers dans un essai d'éclaircie de hêtre grâce à un modèle à base écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (3), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.651-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futaie irrégulière, productivisme et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (131), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des peuplements face au vent : quelques réflexions sur l’influence du mode de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Spiecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme de la tige, tarifs de cubage et ventilation de la production en volume chez le Chêne sessile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (2), pp.121-142. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.651-680. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vychova bukovych porastov vo Franc£zsku a na Slovensku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Czudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesnictvi Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (7), pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice de compétition interindividuelle de Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (4), pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de la tige et géométrie de l'aubier chez le chêne sessile (Quercus petraea Liebl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses about competition for light and water in even-aged common beech (Fagus silvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hyperbolique pour l'ajustement de faisceaux de courbes hauteur-diamètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Hercé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (9), pp.1782-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wood density in European Oak (Quercus petraea and Quercus robur) and simulating the silvicultural influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Owoundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23, pp.2587-2593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction individuelle de hetres (Fagus silvatica L) d'ages divers a diverses intensites d'eclaircies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la réaction individuelle du Hêtre à différentes intensités d’éclaircie et à différents âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 41 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction individuelle de hêtres (Fagus silvatica L.) d'âges divers à diverses intensités d'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récolte et biodiversité : risques et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Filière Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Libramont, Belgique. pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et transformation des peuplements forestiers : première estimation des besoins en plants dans le quart Nord-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ressources forestières : dynamique, modélisation, et appui aux politiques publiques dans un contexte incertain et contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et changement climatique : valoriser davantage le bois pour sécuriser l’actif-carbone forestier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Association Française des Eaux et Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, videoconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantations forestières et changement climatique : pédagogie de la transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire/international du projet Reforesté « Quel avenir pour les plantations forestières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi climatique & gestion forestière : 59 conférences-débats en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-québecquois « Les mondes de la forêt et du bois à l’épreuve de l’acceptabilité sociale : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de la forêt & filière forêt-bois vis-à-vis de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bordeaux Sciences Agro - FIB Aquitaine "L'économie circulaire une chance pour la filière bois ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt française, son rôle pour atténuer le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque forestier franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter les défis du changement climatique dans la gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international MIDI « Mutations forestières dans le cadre des changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing license to operate in forestry and overcoming conflicts of representation with new narrative options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir-déployer-accompagner la transformation des ressources forestières sous changement climatique : le rôle central de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Mar 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated impact of climate and soil on primary and secondary growth of Abies alba Mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina E. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO. Abies 2016: The 15th International Conference on Ecology and Silviculture of Fir - "Bringing Knowledge on Fir Species Together"; Sapporo, Japan; 21-24 September </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances et quels outils pour la gestion sylvicole et la transformation du Douglas ? Illustrations de l’existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification in the context of bioeconomy and circular economy: status and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT.; Regional office EFIATLANTIC. FRA., Jun 2016, Biarritz, France. pp.28 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des systèmes de production forestiers : distinguer intensification écologique et imitation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fusarium Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de long-terme des forêts françaises et de leur gestion : perspectives et enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts dans les territoires : enjeux et risques. Séminaire EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium. FRA., Apr 2015, Nancy, France. pp.72 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites des ressources forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kleinschmit von Lengefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioéconomie 2020/2050. Les défis aux filières agricoles, alimentaires et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ressources forestières : enjeux climatiques, sociaux et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPIA : Biomasses - quelles fonctionnalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pont-à-Mousson, France. pp.51 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation & atténuation du changement climatique : renouveler, diversifier, planter, investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la Fédération Nationale du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantações e mudanças climáticas em florestas temperadas : problemas e desafios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos das mudanças climáticas nas plantações florestais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Piracicaba, São Paulo, Brazil. pp.48 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et forêt : quelles technologies pour l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des Technologies : Adaptation au changement climatique : Le rôle des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource management planning and ecological intensification to address climate challenges in French forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation & information pour la gestion des ressources forestières : une problématique du Labex ARBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Géographique National (IGN). FRA., Dec 2015, Paris, France. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts anciennes et stockage de carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rouault de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGAAER, Groupe Forêt-Bois, Audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.50 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des itinéraires sylvicoles : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique;CIAg-Environnement "Innovations Sylvicoles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Coop face aux différents usages de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique artisanale de la modélisation en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée et l’influence scientifique de Jean-Marie Legay. Journée d’hommage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bilans tirer de 20 ans de fonctionnement du GIS Coop ? Retour d'expérience sur la méthode de travail collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification options to address adaptation and mitigation objectives in forest management planning under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conferences : "Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers - Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du comportement des solutions d’un modèle de type Fagacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Modélisation pour les Ressources Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVIe-XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts: diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVI-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges d’espèces et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les modèles : stratégies de conception, formes mathématiques, hypothèses théoriques, généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées CAQ Croissance Amélioration Qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, VILLENAVE D'ORNON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la variabilité individuelle pour la coexistence des essences. Application aux forêts de montagne en mélange sapin–épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vielledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quels scénarios pour l'avenir ?. REGEFOR 2007. Atelier Recherche et Gestion forestière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance, aide à la décision et modélisation : complexification des problématiques, évolution des modèles, valorisation de RENECOFOR, articulation entre sources de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers; résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés et tempêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de l'effet des variables du sol sur la croissance du sapin (Abies alba Mill.) dans le massif Vosgien au cours du 20ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées nationales de l’étude des sols.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ANGERS, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix sylvicoles et stocks de carbone : plusieurs cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Croissance, Amélioration, Qualité des bois (CAQ9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth response and productivity of mixed stands with Beech (Fagus sylvatica L.) and Oak (Quercus spec.) in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Forest Production. Scientific Tools - Data Needs and Sources Validation and Application. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, VIENNE, Austria. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hêtre en France, aujourd'hui et demain. 11. Journées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la productivité des hêtraies régulières du Nord de la France au cours du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Nancy, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles quantitatifs pour la gestion des systèmes forestiers : diversification des fonctions et des acteurs, évolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cemagref-ACI Ecologie quantitative "Modélisation pour l'ingénierie des territoires", ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, PARIS, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the chain from the plant to the plank in sessile oak (Quercus petraea Liebl.) taking into account considerations related to sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01.04 "Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Harrison Hot Springs, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of forest diversity for the resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The functional significance of forest diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Weimar, Germany. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données pour la modélisation du volume aérien &amp;quot;total&amp;quot;. Perspectives pour l'estimation des stocks de carbone à partir de données IFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, MONTPELLIER, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of growth and yield simulator Fagacées : quantifying various thinning options for silvicultural optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01-04 "Connection between forest resources and wood quality : modelling approaches and simulation softwares"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, HARRISON HOT SPRINGS, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality, models and parameter estimation: The forestry scenario. Colloque IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, SESIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term changes in stand productivity: a case study in sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, JOENSUU, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects génétiques pour une stratégie d’installation de placettes permanentes, dans la perspective des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the methodology for stand-level assessment of long-term productivity shifts: an example on sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for the sustainable management of temperate plantation forests. IEFC Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition entre classes sociales chez le Chêne sessile et le hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the chain from the plant to the plank: The experience recently gained in Sessile oak (Quercus petraea Liebl.) by the French connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'occupation spatiale des arbres pour simuler l'éclairement sous couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, NANCY, France. 1 p, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILIÈRE FORÊT-BOIS ET ATTÉNUATION DU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2020, Matière à débattre et décider, Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759231201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recherche & innovation 2025 - filière forêt-bois #FBRI2025. Rapport en réponse à une mission confiée par les ministères en charge de la recherche, de l’agriculture, du développement durable, de l’économie, du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine d'Amecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-René Lemas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-INRA 1992-1996 &amp;quot;Sylviculture et qualité du bois de chêne (chêne rouvre)Connection between silviculture and wood quality through modelling approaches and simulation software&amp;quot;. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebauche d'un modèle à base écophysiologique de la production ligneuse d'un peuplement homogène (bilan de carbone, concurrence aérienne et pour l'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et qualité du bois de chêne. Bilan des travaux réalisés en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2015, Savoir et Faire, 978-2-330-05329-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks and fluxes in forest biomass: 2. Application to the French case based upon National Forest Inventory Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of forest diversity in resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Diversity and Function: temperate and Boreal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Springer-Verlag, 2005, Ecological Studies, 3-540-22191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements à long terme de la productivité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD/INRA, 2001, Repères - CIRAD, 2-87614-474-3 2-7680-1014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structure et résistance des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOFOR, 2000, 2-908-5250-7-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Forest Stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable forest management: contribution of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, IUFRO Secretariat, 1997, Occasional Paper - IUFRO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements forestiers : niveaux d'organisation, échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la dynamique des peuplements : episodes climatiques, alimentation hydrique et differenciation sociale dans les peuplements reguliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique? Une étude des freins et leviers forestiers à l’horizon 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of French forests and the forestry sector in climate change mitigation: opportunities ans deadlocks by 2020. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de la dynamique des peuplements forestiers : articulation entre les niveaux de l’arbre et du peuplement. Applications à la sylviculture des hêtraies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements de grands feuillus sociaux. Applications à la sylviculture du hêtre et du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02836348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.20080.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0157-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0501-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.04.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.01.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mechergui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873977v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05791.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TXH879-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L69PLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi d'Annunzio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.08.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T323F5D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195100v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18142" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00310.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2V0S722-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655841v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJLQH3B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002083" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679797v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Pignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouderoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001125" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Spiecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sch&#252;tz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Hatsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefancik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czudek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Ung" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raulier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dh&#244;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Herc&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700082v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Owoundi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lanier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548761v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545588v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515591v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795843v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626838v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294794v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800385v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798388v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmit von Lengefeld" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512203v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794255v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994332v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195044v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194965v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194986v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilley" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830395v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830420v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827018v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829337v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099787v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1615/9782759231225/filiere-foret-bois-et-attenuation-du-changement-climatique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine d'Amecourt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ren&#233; Lemas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude S&#232;ve" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840474v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851605v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/savoir-faire-le-bois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194972v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Hamza" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13211.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829580v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841264v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845800v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844629v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850858v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.20080.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0157-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0501-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.04.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.01.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mechergui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873977v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05791.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TXH879-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L69PLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi d'Annunzio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.08.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T323F5D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00310.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2V0S722-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655841v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJLQH3B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Pignard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouderoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001125" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Spiecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sch&#252;tz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Hatsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefancik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czudek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Ung" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raulier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dh&#244;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Herc&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700082v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Owoundi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lanier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548761v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545588v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515591v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795843v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294794v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmit von Lengefeld" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594770v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195044v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994332v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194965v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194986v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilley" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830395v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830420v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827018v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829337v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099787v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1615/9782759231225/filiere-foret-bois-et-attenuation-du-changement-climatique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine d'Amecourt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ren&#233; Lemas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude S&#232;ve" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840474v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851605v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/savoir-faire-le-bois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194972v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Hamza" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13211.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829580v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841264v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845800v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844629v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850858v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>