--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Dhôte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE depuis 1986, ayant travaillé pendant 6 ans pour l'ONF lors d'un détachement et Directeur de Recherches à Orléans (unité mixte de recherche BioForA, associant INRAE et ONF), je me suis spécialisé dans la gestion des ressources forestières et leur mutation actuelle liée au changement climatique et à l'émergence de la bioéconomie. Après mes premiers travaux sur la croissance des forêts feuillues, j'ai coordonné des recherches toujours placées au croisement de plusieurs disciplines, avec la modélisation comme langage partagé : conception d'itinéraires sylvicoles, croissance et qualité des bois, facteurs écologiques et potentialités forestières, décryptage des crises sanitaires, dynamique des écosystèmes, gestion à long-terme de l’actif carbone, ingénierie de la biodiversité. J'ai créé et dirigé deux Laboratoires de 80 chercheurs, le Laboratoire d’étude des ressources forêt-bois à Nancy (1999-2008), puis le Département R&D de l’Office National des Forêts (2008-14). Dirigé 20 thèses de doctorat, participé à plus de 60 jurys de doctorat et commissions d’expertise. Plus de 500 articles, chapitres d’ouvrages et communications à destination de la communauté scientifique, des professionnels et du grand public.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des forêts et les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts et la filière forêt-bois dans la lutte contre les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, facteur structurant de transformation pour la gestion durable des forêts: article de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.131-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622695368946316E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the height-related competitiveness of tree species following recent climate warming and implications for tree community composition: the case of common beech and sessile oak as predominant broadleaved species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (8), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.20080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagacées : a tree-centered growth and yield model for sessils oak (Quercus petraea L.) and common beech (Fagus sylvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0157-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation, atténuation et services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen footprint in a long-term observation of forest growth over the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-010-0501-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model-part 2: model validation from a tree to a continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-growth model to optimize silviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.2784-2793. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (3), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-010-1581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2458-2474. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant radial and height growth reveal comparable historical variations for common beech in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (8), pp.1455-1463. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model bridging distance-dependent and distance-independent tree models to simulate the growth of mixed forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and norway spruce in the Western Alps: a semi-parametric bayesian approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicormic ontogeny on Quercus petraea trunks and thinning effects quantified with the epicormic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Mechergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873977v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel Capsis pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species substitution for carbon storage: Sessile oak versus Corsican pine in France as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (4), p. 1314 - p. 1323. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between tree species seedling and adult altitudinal distribution in mountain forests during the recent warm period (1986–2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (5), pp.765-777. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05791.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1430-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective importance of ecological conditions and stand composition on Abies alba Mill. dominant height growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (3-4), pp.619-629. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of European beech (Fagus sylvatica) litter: Combining quality theory and 15N labelling experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi d'Annunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts mélangées pour composer avec les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux vents forts des peuplements forestiers, et notamment des mélanges d’espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Etudes Forêt Environnement et Société XVIe-Xxe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du hêtre dans le Nord de la France: des courbes de référence qui intègrent les tendances à long-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hors-Série 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (10), pp.1851-1862. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01930.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du Hêtre dans le Nord de la France : des courbes de référence qui intègrent les tendances à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série n° 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in environmental controls on the growth of Abies alba Mill. in the Vosges Mountains, north-eastern France, during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité à long-terme dans les hêtraies du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série 3, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion sylvicole sur le stockage de carbone en forêt : le cas du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of total aboveground volume equations for seven important forest tree species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 229 (1-3), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picea abies site index prediction by environmental factors and understorey vegetation: a two-scale approach based on survey databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1669-1678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux autour des forêts hétérogènes tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (2), pp.123-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.645-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation : un outil pour la gestion et l'aménagement en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.4260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.327-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing simplified mixed models for simulations when data have a complex hierarchical organization. An example with some basic properties in Sessile oak wood (Quercus petraea Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (8), pp.847-855. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement des houppiers dans un essai d'éclaircie de hêtre grâce à un modèle à base écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (3), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.651-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futaie irrégulière, productivisme et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (131), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des peuplements face au vent : quelques réflexions sur l’influence du mode de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Spiecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme de la tige, tarifs de cubage et ventilation de la production en volume chez le Chêne sessile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (2), pp.121-142. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.651-680. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vychova bukovych porastov vo Franc£zsku a na Slovensku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Czudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesnictvi Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (7), pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice de compétition interindividuelle de Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (4), pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de la tige et géométrie de l'aubier chez le chêne sessile (Quercus petraea Liebl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses about competition for light and water in even-aged common beech (Fagus silvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hyperbolique pour l'ajustement de faisceaux de courbes hauteur-diamètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Hercé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (9), pp.1782-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wood density in European Oak (Quercus petraea and Quercus robur) and simulating the silvicultural influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Owoundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23, pp.2587-2593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction individuelle de hetres (Fagus silvatica L) d'ages divers a diverses intensites d'eclaircies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la réaction individuelle du Hêtre à différentes intensités d’éclaircie et à différents âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 41 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction individuelle de hêtres (Fagus silvatica L.) d'âges divers à diverses intensités d'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récolte et biodiversité : risques et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Filière Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Libramont, Belgique. pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et transformation des peuplements forestiers : première estimation des besoins en plants dans le quart Nord-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ressources forestières : dynamique, modélisation, et appui aux politiques publiques dans un contexte incertain et contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et changement climatique : valoriser davantage le bois pour sécuriser l’actif-carbone forestier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Association Française des Eaux et Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, videoconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantations forestières et changement climatique : pédagogie de la transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire/international du projet Reforesté « Quel avenir pour les plantations forestières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi climatique & gestion forestière : 59 conférences-débats en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-québecquois « Les mondes de la forêt et du bois à l’épreuve de l’acceptabilité sociale : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de la forêt & filière forêt-bois vis-à-vis de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bordeaux Sciences Agro - FIB Aquitaine "L'économie circulaire une chance pour la filière bois ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt française, son rôle pour atténuer le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque forestier franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter les défis du changement climatique dans la gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international MIDI « Mutations forestières dans le cadre des changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing license to operate in forestry and overcoming conflicts of representation with new narrative options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir-déployer-accompagner la transformation des ressources forestières sous changement climatique : le rôle central de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Mar 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated impact of climate and soil on primary and secondary growth of Abies alba Mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina E. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO. Abies 2016: The 15th International Conference on Ecology and Silviculture of Fir - "Bringing Knowledge on Fir Species Together"; Sapporo, Japan; 21-24 September </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances et quels outils pour la gestion sylvicole et la transformation du Douglas ? Illustrations de l’existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification in the context of bioeconomy and circular economy: status and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT.; Regional office EFIATLANTIC. FRA., Jun 2016, Biarritz, France. pp.28 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des systèmes de production forestiers : distinguer intensification écologique et imitation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fusarium Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de long-terme des forêts françaises et de leur gestion : perspectives et enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts dans les territoires : enjeux et risques. Séminaire EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium. FRA., Apr 2015, Nancy, France. pp.72 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites des ressources forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kleinschmit von Lengefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioéconomie 2020/2050. Les défis aux filières agricoles, alimentaires et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ressources forestières : enjeux climatiques, sociaux et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPIA : Biomasses - quelles fonctionnalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pont-à-Mousson, France. pp.51 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation & atténuation du changement climatique : renouveler, diversifier, planter, investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la Fédération Nationale du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantações e mudanças climáticas em florestas temperadas : problemas e desafios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos das mudanças climáticas nas plantações florestais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Piracicaba, São Paulo, Brazil. pp.48 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et forêt : quelles technologies pour l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des Technologies : Adaptation au changement climatique : Le rôle des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource management planning and ecological intensification to address climate challenges in French forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation & information pour la gestion des ressources forestières : une problématique du Labex ARBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Géographique National (IGN). FRA., Dec 2015, Paris, France. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts anciennes et stockage de carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rouault de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGAAER, Groupe Forêt-Bois, Audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.50 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des itinéraires sylvicoles : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique;CIAg-Environnement "Innovations Sylvicoles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Coop face aux différents usages de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique artisanale de la modélisation en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée et l’influence scientifique de Jean-Marie Legay. Journée d’hommage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bilans tirer de 20 ans de fonctionnement du GIS Coop ? Retour d'expérience sur la méthode de travail collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification options to address adaptation and mitigation objectives in forest management planning under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conferences : "Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers - Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du comportement des solutions d’un modèle de type Fagacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Modélisation pour les Ressources Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVIe-XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts: diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVI-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges d’espèces et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les modèles : stratégies de conception, formes mathématiques, hypothèses théoriques, généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées CAQ Croissance Amélioration Qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, VILLENAVE D'ORNON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la variabilité individuelle pour la coexistence des essences. Application aux forêts de montagne en mélange sapin–épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vielledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quels scénarios pour l'avenir ?. REGEFOR 2007. Atelier Recherche et Gestion forestière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance, aide à la décision et modélisation : complexification des problématiques, évolution des modèles, valorisation de RENECOFOR, articulation entre sources de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers; résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés et tempêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de l'effet des variables du sol sur la croissance du sapin (Abies alba Mill.) dans le massif Vosgien au cours du 20ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées nationales de l’étude des sols.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ANGERS, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix sylvicoles et stocks de carbone : plusieurs cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Croissance, Amélioration, Qualité des bois (CAQ9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth response and productivity of mixed stands with Beech (Fagus sylvatica L.) and Oak (Quercus spec.) in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Forest Production. Scientific Tools - Data Needs and Sources Validation and Application. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, VIENNE, Austria. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hêtre en France, aujourd'hui et demain. 11. Journées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la productivité des hêtraies régulières du Nord de la France au cours du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Nancy, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles quantitatifs pour la gestion des systèmes forestiers : diversification des fonctions et des acteurs, évolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cemagref-ACI Ecologie quantitative "Modélisation pour l'ingénierie des territoires", ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, PARIS, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the chain from the plant to the plank in sessile oak (Quercus petraea Liebl.) taking into account considerations related to sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01.04 "Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Harrison Hot Springs, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of forest diversity for the resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The functional significance of forest diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Weimar, Germany. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données pour la modélisation du volume aérien &amp;quot;total&amp;quot;. Perspectives pour l'estimation des stocks de carbone à partir de données IFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, MONTPELLIER, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of growth and yield simulator Fagacées : quantifying various thinning options for silvicultural optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01-04 "Connection between forest resources and wood quality : modelling approaches and simulation softwares"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, HARRISON HOT SPRINGS, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality, models and parameter estimation: The forestry scenario. Colloque IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, SESIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term changes in stand productivity: a case study in sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, JOENSUU, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects génétiques pour une stratégie d’installation de placettes permanentes, dans la perspective des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the methodology for stand-level assessment of long-term productivity shifts: an example on sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for the sustainable management of temperate plantation forests. IEFC Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition entre classes sociales chez le Chêne sessile et le hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the chain from the plant to the plank: The experience recently gained in Sessile oak (Quercus petraea Liebl.) by the French connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'occupation spatiale des arbres pour simuler l'éclairement sous couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, NANCY, France. 1 p, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILIÈRE FORÊT-BOIS ET ATTÉNUATION DU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2020, Matière à débattre et décider, Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759231201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recherche & innovation 2025 - filière forêt-bois #FBRI2025. Rapport en réponse à une mission confiée par les ministères en charge de la recherche, de l’agriculture, du développement durable, de l’économie, du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine d'Amecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-René Lemas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-INRA 1992-1996 &amp;quot;Sylviculture et qualité du bois de chêne (chêne rouvre)Connection between silviculture and wood quality through modelling approaches and simulation software&amp;quot;. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebauche d'un modèle à base écophysiologique de la production ligneuse d'un peuplement homogène (bilan de carbone, concurrence aérienne et pour l'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et qualité du bois de chêne. Bilan des travaux réalisés en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2015, Savoir et Faire, 978-2-330-05329-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks and fluxes in forest biomass: 2. Application to the French case based upon National Forest Inventory Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of forest diversity in resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Diversity and Function: temperate and Boreal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Springer-Verlag, 2005, Ecological Studies, 3-540-22191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements à long terme de la productivité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD/INRA, 2001, Repères - CIRAD, 2-87614-474-3 2-7680-1014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structure et résistance des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOFOR, 2000, 2-908-5250-7-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Forest Stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable forest management: contribution of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, IUFRO Secretariat, 1997, Occasional Paper - IUFRO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements forestiers : niveaux d'organisation, échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la dynamique des peuplements : episodes climatiques, alimentation hydrique et differenciation sociale dans les peuplements reguliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique? Une étude des freins et leviers forestiers à l’horizon 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of French forests and the forestry sector in climate change mitigation: opportunities ans deadlocks by 2020. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de la dynamique des peuplements forestiers : articulation entre les niveaux de l’arbre et du peuplement. Applications à la sylviculture des hêtraies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements de grands feuillus sociaux. Applications à la sylviculture du hêtre et du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02836348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Dhôte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE depuis 1986, ayant travaillé pendant 6 ans pour l'ONF lors d'un détachement et Directeur de Recherches à Orléans (unité mixte de recherche BioForA, associant INRAE et ONF), je me suis spécialisé dans la gestion des ressources forestières et leur mutation actuelle liée au changement climatique et à l'émergence de la bioéconomie. Après mes premiers travaux sur la croissance des forêts feuillues, j'ai coordonné des recherches toujours placées au croisement de plusieurs disciplines, avec la modélisation comme langage partagé : conception d'itinéraires sylvicoles, croissance et qualité des bois, facteurs écologiques et potentialités forestières, décryptage des crises sanitaires, dynamique des écosystèmes, gestion à long-terme de l’actif carbone, ingénierie de la biodiversité. J'ai créé et dirigé deux Laboratoires de 80 chercheurs, le Laboratoire d’étude des ressources forêt-bois à Nancy (1999-2008), puis le Département R&D de l’Office National des Forêts (2008-14). Dirigé 20 thèses de doctorat, participé à plus de 60 jurys de doctorat et commissions d’expertise. Plus de 500 articles, chapitres d’ouvrages et communications à destination de la communauté scientifique, des professionnels et du grand public.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des forêts et les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts et la filière forêt-bois dans la lutte contre les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière-bois françaises dans l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, facteur structurant de transformation pour la gestion durable des forêts: article de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.131-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622695368946316E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the height-related competitiveness of tree species following recent climate warming and implications for tree community composition: the case of common beech and sessile oak as predominant broadleaved species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (8), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.20080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation, atténuation et services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagacées : a tree-centered growth and yield model for sessils oak (Quercus petraea L.) and common beech (Fagus sylvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0157-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen footprint in a long-term observation of forest growth over the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-010-0501-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model-part 2: model validation from a tree to a continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-growth model to optimize silviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.2784-2793. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (3), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-010-1581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2458-2474. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model bridging distance-dependent and distance-independent tree models to simulate the growth of mixed forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant radial and height growth reveal comparable historical variations for common beech in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (8), pp.1455-1463. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and norway spruce in the Western Alps: a semi-parametric bayesian approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicormic ontogeny on Quercus petraea trunks and thinning effects quantified with the epicormic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Mechergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel Capsis pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873977v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species substitution for carbon storage: Sessile oak versus Corsican pine in France as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (4), p. 1314 - p. 1323. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between tree species seedling and adult altitudinal distribution in mountain forests during the recent warm period (1986–2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (5), pp.765-777. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05791.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in forest productivity: a consistent assessment in even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (6), pp.549-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1430-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective importance of ecological conditions and stand composition on Abies alba Mill. dominant height growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (3-4), pp.619-629. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of European beech (Fagus sylvatica) litter: Combining quality theory and 15N labelling experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi d'Annunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts mélangées pour composer avec les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux vents forts des peuplements forestiers, et notamment des mélanges d’espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du Hêtre dans le Nord de la France : des courbes de référence qui intègrent les tendances à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série n° 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Etudes Forêt Environnement et Société XVIe-Xxe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en hauteur dominante du hêtre dans le Nord de la France: des courbes de référence qui intègrent les tendances à long-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hors-Série 2, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (10), pp.1851-1862. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01930.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in environmental controls on the growth of Abies alba Mill. in the Vosges Mountains, north-eastern France, during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité à long-terme dans les hêtraies du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série 3, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of species composition, stand density and site index on the basal area increment of oak trees (Quercus sp.) in mixed stands with beech (Fagus sylvatica L.) in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.457-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion sylvicole sur le stockage de carbone en forêt : le cas du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of total aboveground volume equations for seven important forest tree species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 229 (1-3), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.645-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (2), pp.123-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picea abies site index prediction by environmental factors and understorey vegetation: a two-scale approach based on survey databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1669-1678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux autour des forêts hétérogènes tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation : un outil pour la gestion et l'aménagement en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.4260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.327-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing simplified mixed models for simulations when data have a complex hierarchical organization. An example with some basic properties in Sessile oak wood (Quercus petraea Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (8), pp.847-855. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement des houppiers dans un essai d'éclaircie de hêtre grâce à un modèle à base écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (3), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.651-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futaie irrégulière, productivisme et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (131), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des peuplements face au vent : quelques réflexions sur l’influence du mode de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Spiecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme de la tige, tarifs de cubage et ventilation de la production en volume chez le Chêne sessile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (2), pp.121-142. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de productivité dans quatre forêts de chênes sessiles depuis 1930 : une approche au niveau du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.651-680. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vychova bukovych porastov vo Franc£zsku a na Slovensku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Czudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesnictvi Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (7), pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice de compétition interindividuelle de Schütz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (4), pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de la tige et géométrie de l'aubier chez le chêne sessile (Quercus petraea Liebl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of even-aged beech stands productivity with process-based interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses about competition for light and water in even-aged common beech (Fagus silvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hyperbolique pour l'ajustement de faisceaux de courbes hauteur-diamètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Hercé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (9), pp.1782-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wood density in European Oak (Quercus petraea and Quercus robur) and simulating the silvicultural influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Owoundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23, pp.2587-2593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des peuplements réguliers de hêtre : dynamique des hiérarchies sociales et facteurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.389-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la réaction individuelle du Hêtre à différentes intensités d’éclaircie et à différents âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 41 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction individuelle de hetres (Fagus silvatica L) d'ages divers a diverses intensites d'eclaircies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction individuelle de hêtres (Fagus silvatica L.) d'âges divers à diverses intensités d'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récolte et biodiversité : risques et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Filière Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Libramont, Belgique. pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et transformation des peuplements forestiers : première estimation des besoins en plants dans le quart Nord-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ressources forestières : dynamique, modélisation, et appui aux politiques publiques dans un contexte incertain et contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et changement climatique : valoriser davantage le bois pour sécuriser l’actif-carbone forestier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Association Française des Eaux et Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, videoconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantations forestières et changement climatique : pédagogie de la transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire/international du projet Reforesté « Quel avenir pour les plantations forestières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi climatique & gestion forestière : 59 conférences-débats en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-québecquois « Les mondes de la forêt et du bois à l’épreuve de l’acceptabilité sociale : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de la forêt & filière forêt-bois vis-à-vis de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bordeaux Sciences Agro - FIB Aquitaine "L'économie circulaire une chance pour la filière bois ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt française, son rôle pour atténuer le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque forestier franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter les défis du changement climatique dans la gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international MIDI « Mutations forestières dans le cadre des changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir-déployer-accompagner la transformation des ressources forestières sous changement climatique : le rôle central de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Mar 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing license to operate in forestry and overcoming conflicts of representation with new narrative options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated impact of climate and soil on primary and secondary growth of Abies alba Mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina E. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO. Abies 2016: The 15th International Conference on Ecology and Silviculture of Fir - "Bringing Knowledge on Fir Species Together"; Sapporo, Japan; 21-24 September </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances et quels outils pour la gestion sylvicole et la transformation du Douglas ? Illustrations de l’existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification in the context of bioeconomy and circular economy: status and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT.; Regional office EFIATLANTIC. FRA., Jun 2016, Biarritz, France. pp.28 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des systèmes de production forestiers : distinguer intensification écologique et imitation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fusarium Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource management planning and ecological intensification to address climate challenges in French forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation & information pour la gestion des ressources forestières : une problématique du Labex ARBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Géographique National (IGN). FRA., Dec 2015, Paris, France. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de long-terme des forêts françaises et de leur gestion : perspectives et enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts dans les territoires : enjeux et risques. Séminaire EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium. FRA., Apr 2015, Nancy, France. pp.72 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites des ressources forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kleinschmit von Lengefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioéconomie 2020/2050. Les défis aux filières agricoles, alimentaires et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ressources forestières : enjeux climatiques, sociaux et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPIA : Biomasses - quelles fonctionnalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pont-à-Mousson, France. pp.51 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et forêt : quelles technologies pour l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des Technologies : Adaptation au changement climatique : Le rôle des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantações e mudanças climáticas em florestas temperadas : problemas e desafios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos das mudanças climáticas nas plantações florestais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Piracicaba, São Paulo, Brazil. pp.48 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation & atténuation du changement climatique : renouveler, diversifier, planter, investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la Fédération Nationale du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts anciennes et stockage de carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rouault de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGAAER, Groupe Forêt-Bois, Audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.50 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des itinéraires sylvicoles : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique;CIAg-Environnement "Innovations Sylvicoles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Coop face aux différents usages de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique artisanale de la modélisation en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée et l’influence scientifique de Jean-Marie Legay. Journée d’hommage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bilans tirer de 20 ans de fonctionnement du GIS Coop ? Retour d'expérience sur la méthode de travail collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le GIS Coop : 20 ans d’expérience pour imaginer les sylvicultures de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification options to address adaptation and mitigation objectives in forest management planning under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conferences : "Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers - Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du comportement des solutions d’un modèle de type Fagacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Modélisation pour les Ressources Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la variabilité individuelle pour la coexistence des essences. Application aux forêts de montagne en mélange sapin–épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vielledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quels scénarios pour l'avenir ?. REGEFOR 2007. Atelier Recherche et Gestion forestière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance, aide à la décision et modélisation : complexification des problématiques, évolution des modèles, valorisation de RENECOFOR, articulation entre sources de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers; résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts : diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVIe-XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les modèles : stratégies de conception, formes mathématiques, hypothèses théoriques, généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées CAQ Croissance Amélioration Qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, VILLENAVE D'ORNON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges d’espèces et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de productivité des forêts: diagnostics et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et pollution. Journée d'Etudes Environnement, Forêt et Société, XVI-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés et tempêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGEFOR 2007, Atelier Recherche &amp; Gestion forestière « Forêts mélangées, quels scénarios pour l'avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de l'effet des variables du sol sur la croissance du sapin (Abies alba Mill.) dans le massif Vosgien au cours du 20ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées nationales de l’étude des sols.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ANGERS, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix sylvicoles et stocks de carbone : plusieurs cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Croissance, Amélioration, Qualité des bois (CAQ9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hêtraies qui poussent de plus en plus vite : vers une forte diminution de leur âge d'exploitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rittié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hêtre en France, aujourd'hui et demain. 11. Journées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth response and productivity of mixed stands with Beech (Fagus sylvatica L.) and Oak (Quercus spec.) in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Forest Production. Scientific Tools - Data Needs and Sources Validation and Application. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, VIENNE, Austria. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la productivité des hêtraies régulières du Nord de la France au cours du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Nancy, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles quantitatifs pour la gestion des systèmes forestiers : diversification des fonctions et des acteurs, évolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cemagref-ACI Ecologie quantitative "Modélisation pour l'ingénierie des territoires", ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, PARIS, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the chain from the plant to the plank in sessile oak (Quercus petraea Liebl.) taking into account considerations related to sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01.04 "Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Harrison Hot Springs, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of forest diversity for the resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The functional significance of forest diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Weimar, Germany. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données pour la modélisation du volume aérien &amp;quot;total&amp;quot;. Perspectives pour l'estimation des stocks de carbone à partir de données IFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, MONTPELLIER, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible radial increment model for individual trees in pure even-aged stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality, models and parameter estimation: The forestry scenario. Colloque IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, SESIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of growth and yield simulator Fagacées : quantifying various thinning options for silvicultural optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IUFRO-WP S5.01-04 "Connection between forest resources and wood quality : modelling approaches and simulation softwares"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, HARRISON HOT SPRINGS, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term changes in stand productivity: a case study in sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, JOENSUU, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects génétiques pour une stratégie d’installation de placettes permanentes, dans la perspective des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CAQ4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the methodology for stand-level assessment of long-term productivity shifts: an example on sessile oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for the sustainable management of temperate plantation forests. IEFC Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, BORDEAUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition entre classes sociales chez le Chêne sessile et le hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the chain from the plant to the plank: The experience recently gained in Sessile oak (Quercus petraea Liebl.) by the French connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'occupation spatiale des arbres pour simuler l'éclairement sous couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, NANCY, France. 1 p, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILIÈRE FORÊT-BOIS ET ATTÉNUATION DU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2020, Matière à débattre et décider, Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759231201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recherche & innovation 2025 - filière forêt-bois #FBRI2025. Rapport en réponse à une mission confiée par les ministères en charge de la recherche, de l’agriculture, du développement durable, de l’économie, du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine d'Amecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-René Lemas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-INRA 1992-1996 &amp;quot;Sylviculture et qualité du bois de chêne (chêne rouvre)Connection between silviculture and wood quality through modelling approaches and simulation software&amp;quot;. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebauche d'un modèle à base écophysiologique de la production ligneuse d'un peuplement homogène (bilan de carbone, concurrence aérienne et pour l'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et qualité du bois de chêne. Bilan des travaux réalisés en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion durable des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2015, Savoir et Faire, 978-2-330-05329-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks and fluxes in forest biomass: 2. Application to the French case based upon National Forest Inventory Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of forest diversity in resistance to strong winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Diversity and Function: temperate and Boreal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Springer-Verlag, 2005, Ecological Studies, 3-540-22191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements à long terme de la productivité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD/INRA, 2001, Repères - CIRAD, 2-87614-474-3 2-7680-1014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structure et résistance des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOFOR, 2000, 2-908-5250-7-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Forest Stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable forest management: contribution of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, IUFRO Secretariat, 1997, Occasional Paper - IUFRO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements forestiers : niveaux d'organisation, échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la dynamique des peuplements : episodes climatiques, alimentation hydrique et differenciation sociale dans les peuplements reguliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique? Une étude des freins et leviers forestiers à l’horizon 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of French forests and the forestry sector in climate change mitigation: opportunities ans deadlocks by 2020. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de la dynamique des peuplements forestiers : articulation entre les niveaux de l’arbre et du peuplement. Applications à la sylviculture des hêtraies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements de grands feuillus sociaux. Applications à la sylviculture du hêtre et du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02836348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.20080.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0157-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0501-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.04.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.01.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mechergui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873977v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05791.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TXH879-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L69PLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi d'Annunzio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.08.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T323F5D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00310.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2V0S722-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655841v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJLQH3B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Pignard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouderoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001125" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Spiecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sch&#252;tz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Hatsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefancik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czudek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Ung" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raulier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dh&#244;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Herc&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700082v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Owoundi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lanier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548761v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545588v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515591v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795843v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294794v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmit von Lengefeld" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594770v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195044v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994332v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194965v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194986v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilley" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830395v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830420v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827018v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829337v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099787v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1615/9782759231225/filiere-foret-bois-et-attenuation-du-changement-climatique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine d'Amecourt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ren&#233; Lemas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude S&#232;ve" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840474v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851605v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/savoir-faire-le-bois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194972v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Hamza" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13211.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829580v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841264v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845800v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844629v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850858v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.20080.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0157-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0501-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.04.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.01.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mechergui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873977v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05791.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TXH879-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L69PLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi d'Annunzio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.08.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T323F5D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00310.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2V0S722-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655841v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJLQH3B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Pignard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouderoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001125" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Spiecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sch&#252;tz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Hatsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefancik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czudek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Ung" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raulier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dh&#244;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Herc&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700082v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Owoundi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lanier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548761v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545588v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515591v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795843v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294794v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798388v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793636v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmit von Lengefeld" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794255v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800385v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195044v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194981v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194971v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194986v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827124v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825478v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilley" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830395v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830420v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827018v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829337v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099787v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1615/9782759231225/filiere-foret-bois-et-attenuation-du-changement-climatique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine d'Amecourt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ren&#233; Lemas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude S&#232;ve" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840474v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851605v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/savoir-faire-le-bois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194972v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Hamza" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13211.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829580v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841264v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845800v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844629v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150439v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850858v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>