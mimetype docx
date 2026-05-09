--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -134,183 +134,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du spirituel et du sacré dans l'esthétique du football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Football(s). Histoire, culture, économie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les religions du football, 5, pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/football-s.799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journaliste de sport : portrait d’une profession sous influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62, pp.21-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ry7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714024v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04809619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse, solitaire et solidaire. Esthétique et politique d’une image photographique</w:t>
               </w:r>
@@ -563,303 +563,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qué valor atribuido a la información deportiva en los medios ?</w:t>
+                <w:t xml:space="preserve">Qué valor atribuido a la información deportiva en los medios? El caso de Atenas 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istor : Revista de historia internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549838v1</w:t>
+                <w:t xml:space="preserve">hal-01363388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qué valor atribuido a la información deportiva en los medios? El caso de Atenas 2004</w:t>
+                <w:t xml:space="preserve">Qué valor atribuido a la información deportiva en los medios ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istor : Revista de historia internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363388v1</w:t>
+                <w:t xml:space="preserve">hal-03549838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté d’être journaliste de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 25, pp.34-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361108v1</w:t>
+                <w:t xml:space="preserve">hal-03549734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté d’être journaliste de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25, pp.34-47</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549734v1</w:t>
+                <w:t xml:space="preserve">hal-01361108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête dans un bocal.</w:t>
               </w:r>
@@ -1734,273 +1734,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suivi live des événements sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Écriture journalistique, numérique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le journalisme à l'heure du numérique. Nouvelles compétences, nouveaux enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Écriture journalistique, numérique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le foot, pourquoi ? Émotion, argent, soft power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arte Filosofia, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783784v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01915401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’iconocratie médiatique face à la diversité des figures sportives</w:t>
               </w:r>
@@ -3139,151 +3139,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupe du monde 2018 : l'assistance vidéo à l'arbitrage, quelle tartufferie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le football capturé par l’image – pour en finir avec la VAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835253v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01807724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 ou 3 idées bien trempées sur la Russie éternelle</w:t>
               </w:r>
@@ -3740,51 +3740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ry7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/football-s.799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3491" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Maeso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gonzague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massot.com/collections/depossession/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Der&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Standaert Olivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01510428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01835253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01807724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Diana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ009L" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/football-s.799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714024v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ry7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3491" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Maeso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gonzague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massot.com/collections/depossession/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Der&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Standaert Olivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01510428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01807724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01835253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Diana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ009L" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>