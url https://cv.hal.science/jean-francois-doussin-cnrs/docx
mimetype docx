--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -204,51 +204,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1042,295 +1042,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+                <w:t xml:space="preserve">Protocol for generating realistic submicron mono-dispersed mineral dust particles in simulation chambers and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
+                <w:t xml:space="preserve">Clarissa Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.357-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2024.2442518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061946v1</w:t>
+                <w:t xml:space="preserve">hal-05308838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for generating realistic submicron mono-dispersed mineral dust particles in simulation chambers and laboratory experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Battaglia</w:t>
+                <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Baldo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (3), pp.357-369. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2024.2442518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308838v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toluene photo-oxidation and secondary organic aerosol formation: EUROCHAMP-2020 multi-chamber experiments</w:t>
               </w:r>
@@ -1444,295 +1444,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Speciation of Glyoxal Multiphase Reactions on Deliquesced Ammonium Sulfate Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elemental composition, iron mineralogy, and solubility of anthropogenic and natural mineral dust aerosols in Namibia: a case study analysis from the AEROCLO-sA campaign – Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zherebker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar Mandariya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jian Xu</w:t>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00369⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (22), pp.16127 - 16145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-16127-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085444v1</w:t>
+                <w:t xml:space="preserve">hal-05402334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental composition, iron mineralogy, and solubility of anthropogenic and natural mineral dust aerosols in Namibia: a case study analysis from the AEROCLO-sA campaign – Part 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Giorio</w:t>
+                <w:t xml:space="preserve">Online Speciation of Glyoxal Multiphase Reactions on Deliquesced Ammonium Sulfate Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Mandariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Zherebker</w:t>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">Jian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (22), pp.16127 - 16145. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1350-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-16127-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402334v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase guaiacol photooxidation: Fenton reactions, brown carbon, and secondary organic aerosol formation in suspended aerosol particles</w:t>
               </w:r>
@@ -1846,563 +1846,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of PM2.5 emissions from on-road vehicles in the tunnel of a major Middle Eastern city</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minas Iakovides</w:t>
+                <w:t xml:space="preserve">Brown carbon aerosol formation by multiphase catechol photooxidation in the presence of soluble iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124769⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (8), pp.909-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestair.4c00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775086v1</w:t>
+                <w:t xml:space="preserve">hal-04775094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown carbon aerosol formation by multiphase catechol photooxidation in the presence of soluble iron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samson Hui</w:t>
+                <w:t xml:space="preserve">Characterization of PM2.5 emissions from on-road vehicles in the tunnel of a major Middle Eastern city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minas Iakovides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (8), pp.909-917. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.124769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestair.4c00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775094v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Oligomer Products of the Multiphase Reactions of Hydroxyacetone with Atmospheric Amines, Ammonium Sulfate, and Cloud Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the correlation between hygroscopic properties and chemical composition of cloud condensation nuclei obtained from the chemical aging of soot particles with O3 and SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David O de Haan</w:t>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lelia Nahid Hawkins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alyssa A Rodriguez</w:t>
+                <w:t xml:space="preserve">Sébastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00237⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308826v1</w:t>
+                <w:t xml:space="preserve">hal-04264852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between hygroscopic properties and chemical composition of cloud condensation nuclei obtained from the chemical aging of soot particles with O3 and SO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junteng Wu</w:t>
+                <w:t xml:space="preserve">Kinetics and Oligomer Products of the Multiphase Reactions of Hydroxyacetone with Atmospheric Amines, Ammonium Sulfate, and Cloud Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Nahid Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse A Pennington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+                <w:t xml:space="preserve">Hannah G Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Batut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
+                <w:t xml:space="preserve">Alyssa A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 906, pp.167745. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (12), pp.2574-2586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264852v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (19), pp.12455-12475. </w:t>
@@ -2790,51 +2790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex refractive index and single scattering albedo of Icelandic dust in the shortwave part of the spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,51 +2924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown Carbon from Photo-Oxidation of Glyoxal and SO2 in Aqueous Aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David O de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia N Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,563 +3052,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the reactivity of terpinolene and β-caryophyllene with the nitrate radical</w:t>
+                <w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Fouqueau</w:t>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Cirtog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Mélia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-6411-2022⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03749608v1</w:t>
+                <w:t xml:space="preserve">hal-04917833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study of the reactivity of terpinolene and β-caryophyllene with the nitrate radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Morin</w:t>
+                <w:t xml:space="preserve">Axel Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Mélia</w:t>
+                <w:t xml:space="preserve">Manuela Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.002. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.6411-6434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-6411-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917833v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03749608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butene Emissions From Coastal Ecosystems May Contribute to New Particle Formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics, Products, and Brown Carbon Formation by Aqueous-Phase Reactions of Glycolaldehyde with Atmospheric Amines and Ammonium Sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">Alyssa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">Michael Rafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Filippi</w:t>
+                <w:t xml:space="preserve">Hannah Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Pennington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Casar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL098770⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (32), pp.5375-5385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03749606v1</w:t>
+                <w:t xml:space="preserve">hal-03873237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics, Products, and Brown Carbon Formation by Aqueous-Phase Reactions of Glycolaldehyde with Atmospheric Amines and Ammonium Sulfate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Rafla</w:t>
+                <w:t xml:space="preserve">Butene Emissions From Coastal Ecosystems May Contribute to New Particle Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Welsh</w:t>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyse Pennington</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Casar</w:t>
+                <w:t xml:space="preserve">Daniele Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (32), pp.5375-5385. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL098770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873237v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03749606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t>
               </w:r>
@@ -3646,51 +3646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t>
@@ -3722,295 +3722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet deposition in the remote western and central Mediterranean as a source of trace metals to surface seawater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">South African dust contribution to the high southern latitudes and East Antarctica during interglacial stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fu</w:t>
+                <w:t xml:space="preserve">Stefania Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+                <w:t xml:space="preserve">Aubry Vanderstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+                <w:t xml:space="preserve">Amélie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+                <w:t xml:space="preserve">James King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego M. Gaiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2309-2022⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00464-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598578v1</w:t>
+                <w:t xml:space="preserve">insu-03749599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South African dust contribution to the high southern latitudes and East Antarctica during interglacial stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Gili</w:t>
+                <w:t xml:space="preserve">Wet deposition in the remote western and central Mediterranean as a source of trace metals to surface seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubry Vanderstraeten</w:t>
+                <w:t xml:space="preserve">Franck Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Chaput</w:t>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James King</w:t>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego M. Gaiero</w:t>
+                <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2309 - 2332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00464-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2309-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03749599v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t>
               </w:r>
@@ -4258,239 +4258,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composés organiques volatils : des mécanismes moléculaires intriqués au centre de la complexité de la chimie troposphérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: A possible new mechanism involved in the contrail formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0042⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6441-6450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452688v1</w:t>
+                <w:t xml:space="preserve">hal-03379607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: A possible new mechanism involved in the contrail formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composés organiques volatils : des mécanismes moléculaires intriqués au centre de la complexité de la chimie troposphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.6441-6450. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379607v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry and Photochemistry of Pyruvic Acid at the Air-Water Interface</w:t>
               </w:r>
@@ -4604,295 +4604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of IBBCEAS, NitroMAC and FTIR analyses for HONO, NO2and CH2O measurements during the reaction of NO2 with H2O vapour in the simulation chamber CESAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.5701 - 5715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-14-5701-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238301v1</w:t>
+                <w:t xml:space="preserve">hal-03452748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of IBBCEAS, NitroMAC and FTIR analyses for HONO, NO2and CH2O measurements during the reaction of NO2 with H2O vapour in the simulation chamber CESAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongming Yi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
+                <w:t xml:space="preserve">Eva Leoz-Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (8), pp.5701 - 5715. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.8067 - 8088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-14-5701-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452748v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric Observations of Aerosol Optical Properties and Emission Flux Rates of Stromboli Volcano Plume during the PEACETIME Campaign</w:t>
               </w:r>
@@ -4904,64 +4904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5140,593 +5140,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the formation of organosulfates from $\alpha$-Pinene oxidation. 2. Time evolution and effect of particle acidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+                <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Augagneur</w:t>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07156⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.13521 - 13539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-13521-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967567v1</w:t>
+                <w:t xml:space="preserve">hal-03004734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Experimental study of the formation of organosulfates from $\alpha$-Pinene oxidation. 2. Time evolution and effect of particle acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nowak</w:t>
+                <w:t xml:space="preserve">Emmanuel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Sylvie Augagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.13521 - 13539. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-13521-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004734v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformer-Specific Photolysis of Pyruvic Acid and the Effect of Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Blair</w:t>
+                <w:t xml:space="preserve">Glyoxal's impact on dry ammonium salts: fast and reversible surface aerosol browning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Reed Harris</w:t>
+                <w:t xml:space="preserve">Kevin Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Frandsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
+                <w:t xml:space="preserve">Raunak Pednekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10613⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.9581-9590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-9581-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299531v1</w:t>
+                <w:t xml:space="preserve">hal-03330713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyoxal's impact on dry ammonium salts: fast and reversible surface aerosol browning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lelia Hawkins</w:t>
+                <w:t xml:space="preserve">Conformer-Specific Photolysis of Pyruvic Acid and the Effect of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Reed Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Jansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hannah Welsh</w:t>
+                <w:t xml:space="preserve">Benjamin Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raunak Pednekar</w:t>
+                <w:t xml:space="preserve">Henrik Kjaergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (16), pp.9581-9590. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (7), pp.1240-1252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-9581-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330713v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,130 +6084,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.13521 - 13539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-20-13521-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005705v1</w:t>
@@ -6218,103 +6218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative and experimental study of the reactivity with nitrate radical of two terpenes: alpha-terpinene and gamma-terpinene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Cirtog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (23), pp.15167-15189. </w:t>
@@ -6365,51 +6365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summertime surface PM 1 aerosol composition and size by source region at the Lampedusa island in the central Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,291 +6748,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the complexity of aerosol transport in the lower troposphere on the Namibian coast during AEROCLO-sA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Study of the Temperature Dependence of OH-Initiated Oxidation of n -Dodecane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssni Lamkaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chazette</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Ropion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14979-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (44), pp.9462-9468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02151494v1</w:t>
+                <w:t xml:space="preserve">hal-04426017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of the Temperature Dependence of OH-Initiated Oxidation of n -Dodecane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Gratien</w:t>
+                <w:t xml:space="preserve">Evidence of the complexity of aerosol transport in the lower troposphere on the Namibian coast during AEROCLO-sA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ropion</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwendoline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (44), pp.9462-9468. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.14979-15005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14979-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426017v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02151494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylamine's Effects on Methylglyoxal-Containing Aerosol: Chemical, Physical, and Optical Changes</w:t>
               </w:r>
@@ -7152,51 +7152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Organic Aerosol Formation from Aromatic Alkene Ozonolysis: Influence of the Precursor Structure on Yield, Chemical Composition, and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chambres de simulation atmosphérique en réseau pour explorer ensemble la composition de l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107, pp.16-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pajunoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7972,697 +7972,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-Containing, Light-Absorbing Oligomers Produced in Aerosol Particles Exposed to Methylglyoxal, Photolysis, and Cloud Cycling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Surratt</w:t>
+                <w:t xml:space="preserve">Brown Carbon Production in Ammonium- or Amine-Containing Aerosol Particles by Reactive Uptake of Methylglyoxal and Photolytic Cloud Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raunak Pednekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Casar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52 (7), pp.4061-4071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b06105⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 51 (13), pp.7458-7466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773677v1</w:t>
+                <w:t xml:space="preserve">hal-04299726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown Carbon Production in Ammonium- or Amine-Containing Aerosol Particles by Reactive Uptake of Methylglyoxal and Photolytic Cloud Cycling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason Casar</w:t>
+                <w:t xml:space="preserve">Atmospheric Simulation Chamber Studies of the Gas-Phase Photolysis of Pyruvic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Reed Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.8348-8358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299726v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Simulation Chamber Studies of the Gas-Phase Photolysis of Pyruvic Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Multiphase Photochemistry of Pyruvic Acid under Atmospheric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Reed Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aki Pajunoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (44), pp.8348-8358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05139⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (18), pp.3327 - 3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299649v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Photochemistry of Pyruvic Acid under Atmospheric Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aki Pajunoja</w:t>
+                <w:t xml:space="preserve">Cloud Processing of Secondary Organic Aerosol from Isoprene and Methacrolein Photooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Brégonzio-Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Langley Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (18), pp.3327 - 3339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01107⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (40), pp.7641 - 7654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783980v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global scale variability of the mineral dust long-wave refractive index: a new dataset of in situ measurements for climate modeling and remote sensing</w:t>
+                <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (3), pp.1901-1929. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.2923-2939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-1901-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-2923-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504488v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
               </w:r>
@@ -8776,697 +8776,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of alkyl and multifunctional organic nitrates by proton-transfer-reaction mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+                <w:t xml:space="preserve">Global scale variability of the mineral dust long-wave refractive index: a new dataset of in situ measurements for climate modeling and remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-1445-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1901-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-1901-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299742v1</w:t>
+                <w:t xml:space="preserve">hal-01504488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Processing of Secondary Organic Aerosol from Isoprene and Methacrolein Photooxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Measurement of alkyl and multifunctional organic nitrates by proton-transfer-reaction mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Duncianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Kartigueyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05933⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1445 - 1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-1445-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683026v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-2923-2017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656061v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Spectral- and size-resolved mass absorption efficiency of mineral dust aerosols in the shortwave spectrum: a simulation chamber study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Massabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.7175 - 7191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-7175-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299752v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral- and size-resolved mass absorption efficiency of mineral dust aerosols in the shortwave spectrum: a simulation chamber study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (11), pp.7175 - 7191. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-7175-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584122v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic aerosol molecular composition and gas–particle partitioning coefficients at a Mediterranean site (Corsica)</w:t>
               </w:r>
@@ -9580,696 +9580,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01868310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Formation of Organosulfates from α-Pinene Oxidation. Part I: Product Identification, Formation Mechanisms and Effect of Relative Humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">G. Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Jambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
+                <w:t xml:space="preserve">E. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Augagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (40), pp.7909-7923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577508v1</w:t>
+                <w:t xml:space="preserve">hal-03137629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Formation of Organosulfates from α-Pinene Oxidation. Part I: Product Identification, Formation Mechanisms and Effect of Relative Humidity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+                <w:t xml:space="preserve">Gas-Phase Photolysis of Pyruvic Acid: The Effect of Pressure on Reaction Rates and Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Reed Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Geneste</w:t>
+                <w:t xml:space="preserve">Barry Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Augagneur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronica Vaida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (40), pp.7909-7923. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08504⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (51), pp.10123-10133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137629v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation from isoprene photooxidation during cloud condensation-evaporation cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Volatile Organic Compounds emissions and organic aerosol mass increase the oligomer content of atmospheric aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kourtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bregonzio-Rozier</w:t>
+                <w:t xml:space="preserve">Antti Manninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giorio</w:t>
+                <w:t xml:space="preserve">Eoin Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Siekmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. B. Morales</w:t>
+                <w:t xml:space="preserve">Brendan Mahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-1747-2016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.35038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436747v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Photolysis of Pyruvic Acid: The Effect of Pressure on Reaction Rates and Products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formation from isoprene photooxidation during cloud condensation-evaporation cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bregonzio-Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Carpenter</w:t>
+                <w:t xml:space="preserve">C. Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Vaida</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Siekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09058⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.1747-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-1747-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299785v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Volatile Organic Compounds emissions and organic aerosol mass increase the oligomer content of atmospheric aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brendan Mahon</w:t>
+                <w:t xml:space="preserve">High-NO x Photooxidation of n -Dodecane: Temperature Dependence of SOA Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssni Lamkaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35038⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.192-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299949v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10278,4302 +10278,4297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01258732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-NO x Photooxidation of n -Dodecane: Temperature Dependence of SOA Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
+                <w:t xml:space="preserve">Impact of photocatalytic remediation of pollutants on urban air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Barmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Manganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03821⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Environmental Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (5), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11783-016-0834-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299774v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of photocatalytic remediation of pollutants on urban air quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination and theoretical framework of kinetic fractionation at the water vapour–ice interface at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beeldens</w:t>
+                <w:t xml:space="preserve">Mathieu Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fotios Barmpas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Manganelli</w:t>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Environmental Science &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11783-016-0834-1⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.54 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382828v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the radiative impact of aerosols on photolysis rates: comparison of simulations and observations in the Lampedusa island during the ChArMEx/ADRIMED campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Di Sarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Becagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.1219-1244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-1219-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and theoretical framework of kinetic fractionation at the water vapour–ice interface at low temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating hygroscopicity and optical properties to chemical composition and structure of secondary organic aerosol particles generated from the ozonolysis of alpha-pinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Israel</w:t>
+                <w:t xml:space="preserve">C. Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Orsi</w:t>
+                <w:t xml:space="preserve">P. Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.11.009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.3339-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-3339-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430667v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beeldens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating hygroscopicity and optical properties to chemical composition and structure of secondary organic aerosol particles generated from the ozonolysis of alpha-pinene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary Organic Aerosol formation from isoprene photooxidation during cloud condensation-evaporation cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Formenti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">L. Brégonzio-Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Siekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Zapf</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-3339-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (3), pp.20561-20596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acpd-15-20561-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436859v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Organic Aerosol formation from isoprene photooxidation during cloud condensation-evaporation cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular composition of fresh and aged secondary organic aerosol from a mixture of biogenic volatile compounds: a high-resolution mass spectrometry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kourtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brégonzio-Rozier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. B. Morales</w:t>
+                <w:t xml:space="preserve">B. Mahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-15-20561-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.5683-5695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-5683-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114776v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular composition of fresh and aged secondary organic aerosol from a mixture of biogenic volatile compounds: a high-resolution mass spectrometry study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Gaseous products and secondary organic aerosol formation during long term oxidation of isoprene and methacrolein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bregonzio-Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Siekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Wilson</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (10), pp.5683-5695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-5683-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.2953-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-2953-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484177v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous products and secondary organic aerosol formation during long term oxidation of isoprene and methacrolein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. B. Morales</w:t>
+                <w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Akylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-2953-2015⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436866v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Boonen</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bottalico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149262v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172529v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01207077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Use of an atmospheric simulation chamber for bioaerosol investigation: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t>
+              <w:t xml:space="preserve">Aerobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.445-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10453-015-9378-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01207077v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an atmospheric simulation chamber for bioaerosol investigation: a feasibility study</w:t>
+                <w:t xml:space="preserve">Aging of secondary organic aerosol generated from the ozonolysis of α-pinene: effects of ozone, light and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brotto</w:t>
+                <w:t xml:space="preserve">C Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Repetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Pangui</w:t>
+                <w:t xml:space="preserve">P Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Livet</w:t>
+                <w:t xml:space="preserve">B Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10453-015-9378-2⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.883-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-883-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632187v1</w:t>
+                <w:t xml:space="preserve">hal-01233228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of secondary organic aerosol generated from the ozonolysis of α-pinene: effects of ozone, light and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Formenti</w:t>
+                <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Picquet-Varrault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Pangui</w:t>
+                <w:t xml:space="preserve">K. Miet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.883-897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-883-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233228v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01142138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">A new device for formaldehyde and total aldehydes real-time monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.1258-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01142138v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for formaldehyde and total aldehydes real-time monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost De A. Gouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2010-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941366v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119963v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Imad El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752029v1</w:t>
+                <w:t xml:space="preserve">hal-01141731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Composition and source apportionment of organic aerosol in Beirut, Lebanon, during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad El-Haddad</w:t>
+                <w:t xml:space="preserve">Jérôme Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (11), pp.1258-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2013.831975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01141731v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and source apportionment of organic aerosol in Beirut, Lebanon, during winter 2012</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-activity relationship for the estimation of OH-oxidation rate constants of carbonyl compounds in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2013.831975⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (23), pp.11625-11641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-11625-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948593v1</w:t>
+                <w:t xml:space="preserve">hal-01456526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Freutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (11), pp.5767-5790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-5767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol particle measurements at three stationary sites in the megacity of Paris during summer 2009: Meteorology and air mass origin dominate aerosol particle composition and size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Freutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-L. von Der Weiden-Reinmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.933-959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-933-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship for the estimation of OH-oxidation rate constants of carbonyl compounds in the aqueous phase</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a parallel sampling and analysis method for the elucidation of gas/particle partitioning of oxygenated semi-volatile organics : a limonene ozonolysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-11625-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), pp.1459-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-5-1459-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456526v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a parallel sampling and analysis method for the elucidation of gas/particle partitioning of oxygenated semi-volatile organics : a limonene ozonolysis study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Chiappini</w:t>
+                <w:t xml:space="preserve">Characterisation of tracers for aging of α-pinene secondary organic aerosol using liquid chromatography/negative ion electrospray ionisation mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat Yasmeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhilde Vermeylen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fable</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-5-1459-2012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN11148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961778v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of tracers for aging of α-pinene secondary organic aerosol using liquid chromatography/negative ion electrospray ionisation mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhat Yasmeen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+                <w:t xml:space="preserve">M. Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN11148⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484164v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Ozone Formation from Illuminated Titanium Dioxide Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+                <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Camredon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (24), pp.8234-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja1018755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712273v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Formation from Illuminated Titanium Dioxide Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The NO+O3 reaction: A triple oxygen isotope perspective on the reaction dynamics and atmospheric implications for the transfer of the ozone isotope anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+                <w:t xml:space="preserve">Joel Savarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Doussin</w:t>
+                <w:t xml:space="preserve">S. K. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jammoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (24), pp.8234-+. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (19), pp.194303 à 194303-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja1018755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2917581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512044v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NO+O3 reaction: A triple oxygen isotope perspective on the reaction dynamics and atmospheric implications for the transfer of the ozone isotope anomaly</w:t>
+                <w:t xml:space="preserve">Simulation chamber studies of the atmospheric oxidation of 2-methyl-3-buten-2-ol: Reaction with hydroxyl radicals and ozone under a variety of conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Savarino</w:t>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. K. Bhattacharya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Morin</w:t>
+                <w:t xml:space="preserve">M. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Baroni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128 (19), pp.194303 à 194303-12. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (1), pp.33-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2917581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10874-006-9041-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381056v1</w:t>
+                <w:t xml:space="preserve">hal-00127084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation chamber studies of the atmospheric oxidation of 2-methyl-3-buten-2-ol: Reaction with hydroxyl radicals and ozone under a variety of conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. O'Connor</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Rayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Wenger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 (1), pp.33-55. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10874-006-9041-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b604489a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127084v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous and particulate products from the atmospheric ozonolysis of a biogenic hydrocarbon, sabinene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14650,77 +14645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Picquet-Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14758,627 +14753,498 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Rayez</w:t>
+                <w:t xml:space="preserve">M.T. Rayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. F. Doussin</w:t>
+                <w:t xml:space="preserve">J.C. Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109337v1</w:t>
+                <w:t xml:space="preserve">hal-00127126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
+                <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.F. Doussin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (11), pp.2011-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127126v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02321104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
+                <w:t xml:space="preserve">Kinetics of the reactions of OH radicals with some oxygenated volatile organic compounds under simulated atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carlier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Heroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (11), pp.839-847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02321104v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00167507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the reactions of OH radicals with some oxygenated volatile organic compounds under simulated atmospheric conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an environmental chamber for the study of atmospheric chemistry: New developments in the analytical device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Durand-Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 25 (7), pp.236-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00167504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15388,152 +15254,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Kiendler-Scharr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Seakins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2023, 978-3-031-22276-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15543,1390 +15409,1390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Chamber Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of Experiments: Addition and In Situ Production of Trace Gases and Oxidants in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Seakins</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amalia Muñoz</w:t>
+                <w:t xml:space="preserve">Jan Illmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Doussin, Hendrik Fuchs, Astrid Kiendler-Scharr, Paul Seakins, John Wenger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.241 - 291, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_7⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-161, 2023, 978-3-031-22279-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192438v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of the Experiment: Addition of Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Physical and Chemical Characterization of the Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.163 - 206, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_5⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.73 - 111, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192430v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Simulation Chambers for Experiments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction to Atmospheric Simulation Chambers and Their Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Kiendler-Scharr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Seakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.113-127, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-72, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192418v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Experiments: Addition and In Situ Production of Trace Gases and Oxidants in the Gas Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Chamber Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Seakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Bell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jan Illmann</w:t>
+                <w:t xml:space="preserve">Adla Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albelwahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_4⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.241 - 291, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785514v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Atmospheric Simulation Chambers and Their Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of the Experiment: Addition of Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Baltensperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Kiendler-Scharr</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Seakins</w:t>
+                <w:t xml:space="preserve">David M Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Giulia Danelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-72, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_1⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.163 - 206, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192364v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Chemical Characterization of the Chamber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of Simulation Chambers for Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Hohaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.73 - 111, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_2⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.113-127, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192410v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.331-339, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of Recent Progress and Recommendations for Future Research Regarding the Mediterranean Context and Atmospheric Pollutants Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uri Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Mihalopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.537-550, 2023, 978-3-031-12740-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-12741-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean Atmosphere Under Anthropogenic Pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.77-98, 2023, 9783031127403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-12741-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03121589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16936,111 +16802,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les particules atmospheriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17050,114 +16916,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes cinétiques et mécanistiques des processus d'oxydation des composés organiques volatils d'importance atmosphérique induits par le radical nitrate en atmosphères simulées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris-Diderot - Paris VII, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId591"/>
+      <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17225,51 +17091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB25290D"/>
+    <w:nsid w:val="F6D4E4D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17456,51 +17322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-doussin-cnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8042-7228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090180488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140204196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5246-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2442518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Uruci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-025-09485-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Mandariya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00369" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Hui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O de Haan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Nahid Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse A Pennington" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Welsh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Rodriguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia N Hawkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen D Wickremasinghe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa D Andretta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette R Dignum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-6411-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Welsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Pennington" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Casar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02606" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sharp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Gramyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ugland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew-Khoa Tran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00395" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03416298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaten Kappes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jespersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blair" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09096" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-5701-2021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Reed Harris" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frandsen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kjaergaard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10613" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jansen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Pednekar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9581-2020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Lamkaddam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peinado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296658v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-487-2020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15167-2020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426017v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ropion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07704" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309190v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Haan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pajunoja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hawkins" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welsh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70548" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70549" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pajunoja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Loera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b00533" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tapavicza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqu Cui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Surratt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Brotto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Comite" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5885-2018" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773677v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tapavicza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00159" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05139" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01107" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299742v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Kartigueyane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1445-2017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683026v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05933" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grignion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augagneur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08504" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giorio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morales" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1747-2016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299785v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Carpenter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vaida" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09058" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kourtchev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Manninen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Wilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mahon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35038" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299774v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03821" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beeldens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Barmpas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manganelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-016-0834-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294290v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mailler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Di Sarra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Becagli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di Iorio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1219-2016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430667v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Israel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Orsi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.11.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWQ4VC02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zapf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3339-2015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114776v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-20561-2015" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484177v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kourtchev" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Doussin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wilson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-5683-2015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436866v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2953-2015" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632187v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brotto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Repetto" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9378-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233228v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denjean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Formenti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picquet-Varrault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camredon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pangui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-883-2015" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941366v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sassine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2010-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456526v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11625-2013" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961778v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1459-2012" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484164v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Yasmeen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Vermeylen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11148" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381056v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Bhattacharya" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917581" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167507v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heroux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167504v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ritz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266391v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seakins" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192438v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allanic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adla Jammoul" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albelwahid Mellouki" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192418v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hohaus" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785514v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Illmann" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_4" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192364v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Becker" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192410v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785528v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_9" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184912v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Mihalopoulos" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_16" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267542v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_4" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267538v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002792v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-doussin-cnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8042-7228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090180488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140204196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5246-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2442518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Uruci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-025-09485-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Mandariya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00369" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Hui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O de Haan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Nahid Hawkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse A Pennington" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Welsh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00237" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia N Hawkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen D Wickremasinghe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa D Andretta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette R Dignum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-6411-2022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Welsh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Pennington" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Casar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sharp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Gramyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ugland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew-Khoa Tran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00395" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03416298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaten Kappes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jespersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blair" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09096" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-5701-2021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jansen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Pednekar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9581-2020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Reed Harris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frandsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kjaergaard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10613" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Lamkaddam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peinado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296658v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-487-2020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15167-2020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ropion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07704" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309190v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Haan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pajunoja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hawkins" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welsh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70548" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70549" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pajunoja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Loera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b00533" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tapavicza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqu Cui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Surratt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Brotto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Comite" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5885-2018" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00159" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05139" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783980v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01107" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683026v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05933" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299742v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Kartigueyane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1445-2017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grignion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137629v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augagneur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08504" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299785v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Carpenter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vaida" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09058" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kourtchev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Manninen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Wilson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mahon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35038" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436747v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giorio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1747-2016" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03821" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beeldens" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Barmpas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manganelli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-016-0834-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430667v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Israel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Orsi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.11.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWQ4VC02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294290v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mailler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menut" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Di Sarra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Becagli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di Iorio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1219-2016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436859v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zapf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3339-2015" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114776v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-20561-2015" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484177v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kourtchev" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Doussin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wilson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-5683-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2953-2015" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brotto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Repetto" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9378-2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233228v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denjean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Formenti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picquet-Varrault" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camredon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pangui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-883-2015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941366v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sassine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2010-5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456526v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11625-2013" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961778v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1459-2012" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484164v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Yasmeen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Vermeylen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11148" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Bhattacharya" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917581" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167507v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heroux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167504v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ritz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266391v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seakins" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785514v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Illmann" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_4" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192410v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192364v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Becker" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192438v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allanic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adla Jammoul" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albelwahid Mellouki" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_7" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192418v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hohaus" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_3" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785528v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_9" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184912v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Mihalopoulos" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_16" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267542v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267538v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002792v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>