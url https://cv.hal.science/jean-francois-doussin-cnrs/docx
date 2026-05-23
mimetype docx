--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,17036 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16984 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-François DOUSSIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS - Directeur adjoint de l'Institut National des Scinces de l'Univers - CNRS Terre et Univers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-doussin-cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8042-7228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090180488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Tk9ZvwQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140204196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-5246-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of size in the multiple scattering correction C for dual-spot aethalometer: a field and laboratory investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Renzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zanatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (4), pp.1365-1383. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-19-1365-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and composition of organic aerosols from the uptake of glyoxal on natural mineral dust aerosols: a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (19), pp.12409-12431. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-12409-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting solubility and speciation of metal ions in total suspended particulate matter and fog from the coast of Namibia – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Herckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.16107 - 16125. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-16107-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral optical properties of soot: laboratory investigation of propane flame particles and their link to composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.6407-6428. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-6407-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zherebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for generating realistic submicron mono-dispersed mineral dust particles in simulation chambers and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2024.2442518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene photo-oxidation and secondary organic aerosol formation: EUROCHAMP-2020 multi-chamber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Uruci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Florou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Paglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaltsonoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-025-09485-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental composition, iron mineralogy, and solubility of anthropogenic and natural mineral dust aerosols in Namibia: a case study analysis from the AEROCLO-sA campaign – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zherebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.16127 - 16145. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-16127-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Speciation of Glyoxal Multiphase Reactions on Deliquesced Ammonium Sulfate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Mandariya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junteng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1350-1366. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase guaiacol photooxidation: Fenton reactions, brown carbon, and secondary organic aerosol formation in suspended aerosol particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (5), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.3c00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown carbon aerosol formation by multiphase catechol photooxidation in the presence of soluble iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (8), pp.909-917. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PM2.5 emissions from on-road vehicles in the tunnel of a major Middle Eastern city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nansi Fakhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minas Iakovides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.124769. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Oligomer Products of the Multiphase Reactions of Hydroxyacetone with Atmospheric Amines, Ammonium Sulfate, and Cloud Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia Nahid Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyse A Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah G Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa A Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), pp.2574-2586. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between hygroscopic properties and chemical composition of cloud condensation nuclei obtained from the chemical aging of soot particles with O3 and SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junteng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.167745. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (7), pp.E1098-E1136. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0064.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared optical signature reveals the source–dependency and along–transport evolution of dust mineralogy as shown by laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.13252. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39336-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex refractive index and single scattering albedo of Icelandic dust in the shortwave part of the spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gongda Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congbo Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (14), pp.7975-8000. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-7975-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol optical depth climatology from the high-resolution MAIAC product over Europe: differences between major European cities and their surrounding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (19), pp.12455-12475. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-12455-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Carbon from Photo-Oxidation of Glyoxal and SO2 in Aqueous Aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia N Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen D Wickremasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa D Andretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette R Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.1131-1140. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.002. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the reactivity of terpinolene and β-caryophyllene with the nitrate radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Fouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.6411-6434. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-6411-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03749608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butene Emissions From Coastal Ecosystems May Contribute to New Particle Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL098770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03749606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics, Products, and Brown Carbon Formation by Aqueous-Phase Reactions of Glycolaldehyde with Atmospheric Amines and Ammonium Sulfate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rafla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyse Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Casar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (32), pp.5375-5385. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet deposition in the remote western and central Mediterranean as a source of trace metals to surface seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2309 - 2332. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-2309-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South African dust contribution to the high southern latitudes and East Antarctica during interglacial stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Vanderstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego M. Gaiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00464-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03749599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Kotthaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Atmospheric Environment, 291 (15 December), pp.119386. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical-Initiated Brown Carbon Formation in Sunlit Carbonyl–Amine–Ammonium Sulfate Mixtures and Aqueous Aerosol Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobin Gramyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Ugland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew-Khoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.228-238. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés organiques volatils : des mécanismes moléculaires intriqués au centre de la complexité de la chimie troposphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: A possible new mechanism involved in the contrail formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphorien Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junteng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.6441-6450. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Photochemistry of Pyruvic Acid at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keaten Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Deal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Jespersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (4), pp.1036-1049. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of IBBCEAS, NitroMAC and FTIR analyses for HONO, NO2and CH2O measurements during the reaction of NO2 with H2O vapour in the simulation chamber CESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongming Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.5701 - 5715. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-5701-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.8067 - 8088. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 756, pp.144129. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Observations of Aerosol Optical Properties and Emission Flux Rates of Stromboli Volcano Plume during the PEACETIME Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.4016. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13194016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.13521 - 13539. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-13521-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the formation of organosulfates from $\alpha$-Pinene oxidation. 2. Time evolution and effect of particle acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.409-421. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyoxal's impact on dry ammonium salts: fast and reversible surface aerosol browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raunak Pednekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), pp.9581-9590. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-9581-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformer-Specific Photolysis of Pyruvic Acid and the Effect of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Reed Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Kjaergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (7), pp.1240-1252. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Relative Humidity in the Secondary Organic Aerosol Formation from High-NO x Photooxidation of Long-Chain Alkanes: n -Dodecane Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssni Lamkaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.2414-2425. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis and oxidation by OH radicals of two carbonyl nitrates: 4-nitrooxy-2-butanone and 5-nitrooxy-2-pentanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suarez-Bertoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-487-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.13521 - 13539. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-13521-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative and experimental study of the reactivity with nitrate radical of two terpenes: alpha-terpinene and gamma-terpinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Fouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.15167-15189. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-15167-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex refractive indices and single scattering albedo of global dust aerosols in the shortwave spectrum and relationship to size and iron content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Caponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.15503-15531. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime surface PM 1 aerosol composition and size by source region at the Lampedusa island in the central Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (17), pp.11123-11142. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11123-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart John Piketh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (7), pp.1277-1298. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02061378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the complexity of aerosol transport in the lower troposphere on the Namibian coast during AEROCLO-sA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.14979-15005. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14979-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02151494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of the Temperature Dependence of OH-Initiated Oxidation of n -Dodecane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssni Lamkaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ropion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (44), pp.9462-9468. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylamine's Effects on Methylglyoxal-Containing Aerosol: Chemical, Physical, and Optical Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pajunoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.1706-1716. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol Formation from Aromatic Alkene Ozonolysis: Influence of the Precursor Structure on Yield, Chemical Composition, and Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuyin Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (7), pp.1469-1484. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aéronef urbain pour explorer la structure verticale de la pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chambres de simulation atmosphérique en réseau pour explorer ensemble la composition de l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.16-17. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylamine’s Effects on Methylglyoxal-Containing Aerosol: Chemical, Physical, and Optical Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aki Pajunoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.1706-1716. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylglyoxal Uptake Coefficients on Aqueous Aerosol Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia de Loera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (21), pp.4854-4860. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b00533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-Containing, Light-Absorbing Oligomers Produced in Aerosol Particles Exposed to Methylglyoxal, Photolysis, and Cloud Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Tapavicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Surratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (7), pp.4061-4071. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b06105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChAMBRe: a new atmospheric simulation chamber for aerosol modelling and bio-aerosol research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Massabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giulia Danelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Brotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Comite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.5885-5900. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-5885-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Carbon Production in Ammonium- or Amine-Containing Aerosol Particles by Reactive Uptake of Methylglyoxal and Photolytic Cloud Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raunak Pednekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Casar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (13), pp.7458-7466. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b00159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Simulation Chamber Studies of the Gas-Phase Photolysis of Pyruvic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Reed Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (44), pp.8348-8358. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Photochemistry of Pyruvic Acid under Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Reed Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aki Pajunoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (18), pp.3327 - 3339. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Processing of Secondary Organic Aerosol from Isoprene and Methacrolein Photooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Brégonzio-Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Langley Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (40), pp.7641 - 7654. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (8), pp.2923-2939. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-2923-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of alkyl and multifunctional organic nitrates by proton-transfer-reaction mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakthivel Kartigueyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.1445 - 1463. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-1445-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale variability of the mineral dust long-wave refractive index: a new dataset of in situ measurements for climate modeling and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Caponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.1901-1929. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-1901-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral- and size-resolved mass absorption efficiency of mineral dust aerosols in the shortwave spectrum: a simulation chamber study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Caponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Massabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.7175 - 7191. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-7175-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Eyglunent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosol molecular composition and gas–particle partitioning coefficients at a Mediterranean site (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.92-104. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Formation of Organosulfates from α-Pinene Oxidation. Part I: Product Identification, Formation Mechanisms and Effect of Relative Humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (40), pp.7909-7923. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Photolysis of Pyruvic Acid: The Effect of Pressure on Reaction Rates and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Reed Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (51), pp.10123-10133. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Volatile Organic Compounds emissions and organic aerosol mass increase the oligomer content of atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kourtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Manninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.35038. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation from isoprene photooxidation during cloud condensation-evaporation cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bregonzio-Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1747-1760. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-1747-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01258732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-NO x Photooxidation of n -Dodecane: Temperature Dependence of SOA Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssni Lamkaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.192-201. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of photocatalytic remediation of pollutants on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Manganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Environmental Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (5), pp.2. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11783-016-0834-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and theoretical framework of kinetic fractionation at the water vapour–ice interface at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Orsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.54 - 69. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiative impact of aerosols on photolysis rates: comparison of simulations and observations in the Lampedusa island during the ChArMEx/ADRIMED campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Becagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1219-1244. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-1219-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating hygroscopicity and optical properties to chemical composition and structure of secondary organic aerosol particles generated from the ozonolysis of alpha-pinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.3339-3358. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-3339-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation from isoprene photooxidation during cloud condensation-evaporation cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brégonzio-Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.20561-20596. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acpd-15-20561-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01233173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular composition of fresh and aged secondary organic aerosol from a mixture of biogenic volatile compounds: a high-resolution mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kourtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.5683-5695. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-5683-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous products and secondary organic aerosol formation during long term oxidation of isoprene and methacrolein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bregonzio-Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.2953-2968. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-2953-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottalico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01207077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an atmospheric simulation chamber for bioaerosol investigation: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Livet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (4), pp.445-455. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-015-9378-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of secondary organic aerosol generated from the ozonolysis of α-pinene: effects of ozone, light and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.883-897. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-883-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for formaldehyde and total aldehydes real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.1258-1269. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost De A. Gouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and source apportionment of organic aerosol in Beirut, Lebanon, during winter 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (11), pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2013.831975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drewnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Freutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (11), pp.5767-5790. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-5767-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationship for the estimation of OH-oxidation rate constants of carbonyl compounds in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (23), pp.11625-11641. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-11625-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol particle measurements at three stationary sites in the megacity of Paris during summer 2009: Meteorology and air mass origin dominate aerosol particle composition and size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Freutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drewnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-L. von Der Weiden-Reinmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.933-959. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-933-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a parallel sampling and analysis method for the elucidation of gas/particle partitioning of oxygenated semi-volatile organics : a limonene ozonolysis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1459-1489. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-1459-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of tracers for aging of α-pinene secondary organic aerosol using liquid chromatography/negative ion electrospray ionisation mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Yasmeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhilde Vermeylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.236. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN11148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Formation from Illuminated Titanium Dioxide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (24), pp.8234-+. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1018755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NO+O3 reaction: A triple oxygen isotope perspective on the reaction dynamics and atmospheric implications for the transfer of the ozone isotope anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (19), pp.194303 à 194303-12. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2917581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00381056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation chamber studies of the atmospheric oxidation of 2-methyl-3-buten-2-ol: Reaction with hydroxyl radicals and ozone under a variety of conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-006-9041-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b604489a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous and particulate products from the atmospheric ozonolysis of a biogenic hydrocarbon, sabinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Durand-Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4) (4), pp.286-296. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN06037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (11), pp.2011-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (11), pp.2011-2019. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02321104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the reactions of OH radicals with some oxygenated volatile organic compounds under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (11), pp.839-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00167507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an environmental chamber for the study of atmospheric chemistry: New developments in the analytical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Durand-Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (7), pp.236-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00167504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kiendler-Scharr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Seakins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, 978-3-031-22276-4. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Experiments: Addition and In Situ Production of Trace Gases and Oxidants in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Doussin, Hendrik Fuchs, Astrid Kiendler-Scharr, Paul Seakins, John Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-161, 2023, 978-3-031-22279-5. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Characterization of the Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Alfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Camredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.73 - 111, 2023, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Atmospheric Simulation Chambers and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kiendler-Scharr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Seakins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-72, 2023, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of the Experiment: Addition of Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Alfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Baltensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giulia Danelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.163 - 206, 2023, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Simulation Chambers for Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Hohaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.113-127, 2023, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Chamber Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Seakins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adla Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.241 - 291, 2023, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.331-339, 2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of Recent Progress and Recommendations for Future Research Regarding the Mediterranean Context and Atmospheric Pollutants Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Mihalopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.537-550, 2023, 978-3-031-12740-3. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12741-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean Atmosphere Under Anthropogenic Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer International Publishing, pp.77-98, 2023, 9783031127403. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12741-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules atmospheriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes cinétiques et mécanistiques des processus d'oxydation des composés organiques volatils d'importance atmosphérique induits par le radical nitrate en atmosphères simulées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris-Diderot - Paris VII, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17091,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6D4E4D7"/>
+    <w:nsid w:val="E79B2A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17322,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-doussin-cnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8042-7228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090180488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140204196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5246-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2442518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Uruci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-025-09485-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Mandariya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00369" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Hui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O de Haan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Nahid Hawkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse A Pennington" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Welsh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00237" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia N Hawkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen D Wickremasinghe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa D Andretta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette R Dignum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-6411-2022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Welsh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Pennington" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Casar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sharp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Gramyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ugland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew-Khoa Tran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00395" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03416298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaten Kappes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jespersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blair" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09096" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-5701-2021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jansen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Pednekar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9581-2020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Reed Harris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frandsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kjaergaard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10613" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Lamkaddam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peinado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296658v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-487-2020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15167-2020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ropion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07704" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309190v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Haan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pajunoja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hawkins" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welsh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70548" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70549" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pajunoja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Loera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b00533" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tapavicza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqu Cui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Surratt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Brotto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Comite" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5885-2018" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00159" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05139" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783980v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01107" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683026v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05933" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299742v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Kartigueyane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1445-2017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grignion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137629v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augagneur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08504" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299785v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Carpenter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vaida" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09058" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kourtchev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Manninen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Wilson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mahon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35038" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436747v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giorio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1747-2016" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03821" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beeldens" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Barmpas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manganelli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-016-0834-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430667v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Israel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Orsi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.11.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWQ4VC02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294290v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mailler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menut" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Di Sarra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Becagli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di Iorio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1219-2016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436859v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zapf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3339-2015" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114776v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-20561-2015" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484177v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kourtchev" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Doussin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wilson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-5683-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2953-2015" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brotto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Repetto" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9378-2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233228v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denjean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Formenti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picquet-Varrault" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camredon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pangui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-883-2015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941366v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sassine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2010-5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456526v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11625-2013" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961778v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1459-2012" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484164v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Yasmeen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Vermeylen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11148" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Bhattacharya" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917581" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167507v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heroux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167504v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ritz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266391v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seakins" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785514v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Illmann" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_4" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192410v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192364v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Becker" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192438v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allanic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adla Jammoul" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albelwahid Mellouki" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_7" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192418v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hohaus" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_3" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785528v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_9" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184912v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Mihalopoulos" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_16" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267542v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267538v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002792v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-doussin-cnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8042-7228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090180488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Tk9ZvwQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140204196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5246-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2442518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Uruci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-025-09485-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Mandariya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00369" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Hui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O de Haan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Nahid Hawkins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse A Pennington" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah G Welsh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00237" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia N Hawkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen D Wickremasinghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa D Andretta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette R Dignum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-6411-2022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873237v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Welsh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Pennington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Casar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02606" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jimenez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sharp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Gramyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ugland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew-Khoa Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00395" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03416298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaten Kappes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jespersen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blair" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09096" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-5701-2021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Pednekar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9581-2020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Reed Harris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frandsen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kjaergaard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Lamkaddam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peinado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00265" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-487-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15167-2020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ropion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07704" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Haan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pajunoja" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hawkins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welsh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00103" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452678v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70548" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70549" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pajunoja" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Loera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b00533" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tapavicza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqu Cui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Surratt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06105" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352593v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Brotto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Comite" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Costa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5885-2018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299726v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00159" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05139" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783980v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01107" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05933" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299742v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Kartigueyane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1445-2017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868310v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grignion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augagneur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08504" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299785v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Carpenter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vaida" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09058" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299949v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kourtchev" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Manninen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Wilson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mahon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35038" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436747v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giorio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morales" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1747-2016" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03821" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382828v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beeldens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Barmpas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manganelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-016-0834-1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430667v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Israel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Orsi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.11.009" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWQ4VC02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294290v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mailler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menut" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Di Sarra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Becagli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di Iorio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1219-2016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436859v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zapf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3339-2015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114776v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#233;gonzio-Rozier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-20561-2015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484177v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kourtchev" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Doussin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wilson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-5683-2015" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436866v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2953-2015" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632187v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brotto" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Repetto" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9378-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233228v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denjean" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Formenti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picquet-Varrault" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camredon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pangui" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-883-2015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941366v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sassine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2010-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456526v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11625-2013" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961778v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1459-2012" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484164v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Yasmeen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Vermeylen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11148" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381056v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Bhattacharya" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917581" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167507v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heroux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00167504v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ritz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266391v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seakins" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785514v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Illmann" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22277-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192410v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192364v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Becker" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192418v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hohaus" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192438v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allanic" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adla Jammoul" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albelwahid Mellouki" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_7" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785528v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184912v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Mihalopoulos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_16" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267542v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267538v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002792v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>