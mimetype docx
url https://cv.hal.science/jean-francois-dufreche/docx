--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -199,490 +199,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Aggregation of Lanthanum(III) Nitrate Clusters in Pure Methanol: A Molecular Dynamics Investigation</w:t>
+                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
+                <w:t xml:space="preserve">Geoffroy Rodrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08316⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 721, pp.136827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018575v1</w:t>
+                <w:t xml:space="preserve">hal-05063003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective adsorption of pheromones at the water-air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucaud</w:t>
+                <w:t xml:space="preserve">Ludovic Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.04340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063003v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective adsorption of pheromones at the water-air interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Aggregation of Lanthanum(III) Nitrate Clusters in Pure Methanol: A Molecular Dynamics Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Casas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.3869-3878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.04340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520079v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (3), pp.1282-1292. </w:t>
@@ -733,64 +733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical models for dense solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 253, pp.79-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Motokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -958,51 +958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How NaCl addition destabilizes ionic liquid micellar suspension until phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,3680 +1069,3680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregating fluids under centrifugal fields</w:t>
+                <w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Stemplinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Lolita Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Horinek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 386, pp.122358. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), pp.2260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156169v1</w:t>
+                <w:t xml:space="preserve">hal-03984792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Adsorption in TiO2 Nanotubes: Implication for Water Decontamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00916⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (42), pp.14853-14858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483775v1</w:t>
+                <w:t xml:space="preserve">hal-04483753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When Ions Defy Electrostatics: The Case of Superchaotropic Nanoion Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hohenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (15), pp.3602-3608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984792v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Collective Ion Adsorption on Silica Surfaces Driven by Ion Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (45), pp.22315-22335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483753v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Ions Defy Electrostatics: The Case of Superchaotropic Nanoion Adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aggregating fluids under centrifugal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Horinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 386, pp.122358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156138v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Ion Adsorption on Silica Surfaces Driven by Ion Pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cation Adsorption in TiO2 Nanotubes: Implication for Water Decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atiđa Selmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunyu Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Goran Dražić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (45), pp.22315-22335. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (14), pp.12711-12725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483747v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl chain configuration of tertiary amines on uranium extraction and phase stability – Part I: Evaluation of phase stability, extraction, and aggregation properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Demé</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of Eu(NO3)3 salt with DMDOHEMA in n-alkanes: Unravelling curvature properties in liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 349, pp.118409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118409⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 348, pp.118035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633060v1</w:t>
+                <w:t xml:space="preserve">hal-03436543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Acidity Rules Synergism and Antagonism in Liquid–Liquid Extraction by Lipophilic Extractants — Part I: Determination of Nanostructures and Free Energies of Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">On interactions in binary mixtures used in solvent extraction: Insights from combined Isothermal Titration Calorimetry experiments and Molecular Dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Špadina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345, pp.116985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201970v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microemulsion as model to predict free energy of transfer of electrolyte in solvent extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentally probing ionic solutions in single-digit nanoconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Larrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.28-63. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 614, pp.396-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1953259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.01.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325952v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of Eu(NO3)3 salt with DMDOHEMA in n-alkanes: Unravelling curvature properties in liquid-liquid extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microemulsion as model to predict free energy of transfer of electrolyte in solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118035⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.28-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1953259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436543v1</w:t>
+                <w:t xml:space="preserve">hal-03325952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally probing ionic solutions in single-digit nanoconfinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual adsorption of low volatility pheromones: Amphiphilic molecules on a clean water–air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Baum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kunyu Wang</w:t>
+                <w:t xml:space="preserve">L. Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tardif</w:t>
+                <w:t xml:space="preserve">T. Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Larrey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.01.128⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (9), pp.094708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0110264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542325v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interactions in binary mixtures used in solvent extraction: Insights from combined Isothermal Titration Calorimetry experiments and Molecular Dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Coquil</w:t>
+                <w:t xml:space="preserve">How Temperature Rise Can Induce Phase Separation in Aqueous Biphasic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tristan Youngs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 345, pp.116985. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.2731-2736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325902v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Temperature Rise Can Induce Phase Separation in Aqueous Biphasic Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Meyer</w:t>
+                <w:t xml:space="preserve">Why Local and Non-local Terms are Essential for Second Harmonic Generation Simulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schweins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
+                <w:t xml:space="preserve">Alban Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00146⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.12961-12973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05437F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632709v1</w:t>
+                <w:t xml:space="preserve">hal-03653959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual adsorption of low volatility pheromones: Amphiphilic molecules on a clean water–air interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of alkyl chains configurations of tertiary amines on uranium extraction and phase stability – part II: Curvature free energy controlling the ion transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jami</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0110264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.118487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876229v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Local and Non-local Terms are Essential for Second Harmonic Generation Simulation?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">How acidity rules synergism and antagonism in liquid–liquid extraction by lipophilic extractants — Part II: application of the ienaic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bohinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Jonchere</w:t>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.12961-12973. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.106-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05437F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653959v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl chains configurations of tertiary amines on uranium extraction and phase stability – part II: Curvature free energy controlling the ion transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effect of alkyl chain configuration of tertiary amines on uranium extraction and phase stability – Part I: Evaluation of phase stability, extraction, and aggregation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 349, pp.118487. </w:t>
+              <w:t xml:space="preserve">, 2022, 349, pp.118409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633067v1</w:t>
+                <w:t xml:space="preserve">hal-03633060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How acidity rules synergism and antagonism in liquid–liquid extraction by lipophilic extractants — Part II: application of the ienaic modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">How Acidity Rules Synergism and Antagonism in Liquid–Liquid Extraction by Lipophilic Extractants — Part I: Determination of Nanostructures and Free Energies of Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Špadina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bohinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.106-139. </w:t>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.86-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201983v1</w:t>
+                <w:t xml:space="preserve">hal-03201970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic interactions in water: a nonlocal electrostatic approach</w:t>
+                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vatin</w:t>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Porro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1825849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087007v1</w:t>
+                <w:t xml:space="preserve">hal-03201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Second Harmonic Generation Signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SC03960A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411692v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of ruthenium(III) Nitrosylnitrate aqueous solution: Using ternary mixtures to get binary data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">How ion pair formation drives adsorption in the electrical double layer: Molecular dynamics of charged silica-water interfaces in the presence of divalent alkaline earth ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.20551-20569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325974v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03468071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular Forces in Liquid–Liquid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stjepan Marčelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (36), pp.10637-10656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201940v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Phase separation of binary mixtures induced by soft centrifugal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rose Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stjepan Marčelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Haffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23 (14), pp.8261-8272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01527J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120483v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ion pair formation drives adsorption in the electrical double layer: Molecular dynamics of charged silica-water interfaces in the presence of divalent alkaline earth ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kunyu Wang</w:t>
+                <w:t xml:space="preserve">Theory of Ternary Fluids under Centrifugal Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufreche</w:t>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Horinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (43), pp.12054-12062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03468071v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Forces in Liquid–Liquid Extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical Study of morphological and charging properties of truncated octahedron and cubic ceria nanoparticles: Implications for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Korade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stjepan Marčelja</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katarina Jerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolina Lešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Đaković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00673⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.1434-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325911v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of binary mixtures induced by soft centrifugal fields</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Activity of ruthenium(III) Nitrosylnitrate aqueous solution: Using ternary mixtures to get binary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP01527J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 329, pp.115464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326012v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Ternary Fluids under Centrifugal Fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominik Horinek</w:t>
+                <w:t xml:space="preserve">Deciphering Second Harmonic Generation Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (45), pp.15134-15142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC03960A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03507801v1</w:t>
+                <w:t xml:space="preserve">hal-03411692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical Study of morphological and charging properties of truncated octahedron and cubic ceria nanoparticles: Implications for biomedical applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic interactions in water: a nonlocal electrostatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Korade</w:t>
+                <w:t xml:space="preserve">M. Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Jerin</w:t>
+                <w:t xml:space="preserve">A. Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolina Lešić</w:t>
+                <w:t xml:space="preserve">N. Sator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijana Đaković</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2), pp.1434-1444. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (5), pp.e1825849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1825849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120543v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lolita Hilaire</w:t>
+                <w:t xml:space="preserve">How Adsorption of Pheromones on Aerosols Controls Their Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (9), pp.1628-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924910v1</w:t>
+                <w:t xml:space="preserve">hal-02924943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Adsorption of Pheromones on Aerosols Controls Their Transport</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ledesma Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (9), pp.1628-1638. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (30), pp.8993-9004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924943v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending: from thin interfaces to molecular films in microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.133-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4770,4664 +4770,4664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Solvent Extraction Is Driven by Entropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Colloidal Model for the Prediction of the Extraction of Rare Earths Assisted by the Acidic Extractant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Špadina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klemen Bohinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (12), pp.13745-13758. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (8), pp.3215-3230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b07605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494178v1</w:t>
+                <w:t xml:space="preserve">hal-02050534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Adsorption in Mixed Electrolytes Confined by Charged Amorphous Silica</w:t>
+                <w:t xml:space="preserve">Investigation of the structure of concentrated NaOH aqueous solutions by combining molecular dynamics and wide-angle X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Döpke</w:t>
+                <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (24), pp.5121-5130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379210v1</w:t>
+                <w:t xml:space="preserve">hal-02171608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Model for the Prediction of the Extraction of Rare Earths Assisted by the Acidic Extractant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic model of non-ionic surfactants' micellization in the presence of polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bappaditya Naskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.111280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050534v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the structure of concentrated NaOH aqueous solutions by combining molecular dynamics and wide-angle X-ray scattering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synergistic Solvent Extraction Is Driven by Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (24), pp.5121-5130. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.13745-13758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b00495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b07605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171608v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic model of non-ionic surfactants' micellization in the presence of polyoxometalates</w:t>
+                <w:t xml:space="preserve">Preferential Adsorption in Mixed Electrolytes Confined by Charged Amorphous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Girard</w:t>
+                <w:t xml:space="preserve">Max Döpke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bappaditya Naskar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othonas Moultos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 293, pp.111280. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (27), pp.16711-16720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379312v1</w:t>
+                <w:t xml:space="preserve">hal-02379210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption pH dependance of strontium/calcium by sodium nonatitanate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">Charge Properties of TiO2 Nanotubes in NaNO3 Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Dražić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atiđa Selmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (15), pp.13130-13142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b18737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789826v1</w:t>
+                <w:t xml:space="preserve">hal-01999589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (15-16), pp.2009-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998392v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01760168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Properties of TiO2 Nanotubes in NaNO3 Aqueous Solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Atiđa Selmani</w:t>
+                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b18737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (31), pp.7726-7736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999589v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-additivity of ionic radii in electrolyte solutions: Hofmeister effect on mixtures modeled by an Associated MSA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.01.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01760168v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-additivity of ionic radii in electrolyte solutions: Hofmeister effect on mixtures modeled by an Associated MSA model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multicomponent Model for the Prediction of Nuclear Waste/Rare-Earth Extraction Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.01.125⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (35), pp.10434-10447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.LANGMUIR.8B01759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949521v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent Model for the Prediction of Nuclear Waste/Rare-Earth Extraction Processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combined supramolecular and mesoscale modelling of liquid–liquid extraction of rare earth salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.LANGMUIR.8B01759⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555, pp.713-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998185v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined supramolecular and mesoscale modelling of liquid–liquid extraction of rare earth salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring surface charge: Why experimental characterization and molecular modeling should be coupled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Li Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.07.013⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.101 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01998379v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring surface charge: Why experimental characterization and molecular modeling should be coupled</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective layer-free blood serum ionogram based on ion-specific interactions with a nanotransistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
+                <w:t xml:space="preserve">R. Sivakumarasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Fu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">R. Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Bonhomme</w:t>
+                <w:t xml:space="preserve">K. Nishiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.101 - 114. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (5), pp.464 - 470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-017-0016-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01909438v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective layer-free blood serum ionogram based on ion-specific interactions with a nanotransistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption pH dependance of strontium/calcium by sodium nonatitanate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sivakumarasamy</w:t>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hartkamp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nishiguchi</w:t>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (5), pp.464 - 470. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.33 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-017-0016-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883606v1</w:t>
+                <w:t xml:space="preserve">hal-01789826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing Electro-Osmosis and Surface Conductivity with Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00309⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (33), pp.5518-5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000032v1</w:t>
+                <w:t xml:space="preserve">hal-02000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.7094-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000001v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (41), pp.9647-9658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000040v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Description of Synergy in Solvent Extraction: II Thermodynamic Balance of Driving Forces Implied in Synergistic Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (46), pp.13168-13179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999620v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Description of Synergy in Solvent Extraction: II Thermodynamic Balance of Driving Forces Implied in Synergistic Extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of the second harmonic generation signal from a liquid/air and liquid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02068⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (14), pp.144701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999611v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the second harmonic generation signal from a liquid/air and liquid/liquid interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ion transport through deformable porous media:derivation of the macroscopic equations using upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979879⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.1431-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000024v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport through deformable porous media:derivation of the macroscopic equations using upscaling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scrutinizing Electro-Osmosis and Surface Conductivity with Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36, pp.1431-1462. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (12), pp.6756-6769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278241v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the transport of water and ionic tracers in a micrometric clay sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bacle,</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marry</w:t>
+                <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.12.014⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.1431-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484130v1</w:t>
+                <w:t xml:space="preserve">hal-01215457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Muller</w:t>
+                <w:t xml:space="preserve">Modeling and Speciation Study of Uranium(VI) and Technetium(VII) Coextraction with DEHiBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Kvashnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (13), pp.6511-6519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000053v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (49), pp.13095-13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215457v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Speciation Study of Uranium(VI) and Technetium(VII) Coextraction with DEHiBA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A predictive model of reverse micelles solubilizing water for solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 479, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000078v1</w:t>
+                <w:t xml:space="preserve">hal-02000058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive model of reverse micelles solubilizing water for solvent extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How ion condensation occurs at a charged surface: a molecular dynamics investigation of the stern layer for water–silica interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.06.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (2), pp.963-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b08836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000058v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ion condensation occurs at a charged surface: a molecular dynamics investigation of the stern layer for water–silica interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Solvent Extraction: Structure of the Liquid-Liquid Interface Containing a Diamide Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Scoppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik B Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Oleg Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (2), pp.963-973. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (32), pp.9326-9330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b08836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201603395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000098v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Extraction: Structure of the Liquid-Liquid Interface Containing a Diamide Ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the transport of water and ionic tracers in a micrometric clay sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik B Watkins</w:t>
+                <w:t xml:space="preserve">Pauline Bacle,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard H. Campbell</w:t>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Konovalov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201603395⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.18--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02000071v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and activity of perrhenic acid aqueous solutions at T= 298.15 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moeyaert</w:t>
+                <w:t xml:space="preserve">Caroline Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abiad</w:t>
+                <w:t xml:space="preserve">Luc Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sorel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2015.01.006⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-014-3447-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675822v1</w:t>
+                <w:t xml:space="preserve">hal-01187792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-014-3447-x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187792v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of associated electrolytes in water: Molecular dynamics simulations of sulfate solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (34), pp.11184-11195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b03088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000182v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of associated electrolytes in water: Molecular dynamics simulations of sulfate solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Villard</w:t>
+                <w:t xml:space="preserve">Density and activity of pertechnetic acid aqueous solutions at T = 298.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L. Abiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b03088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000133v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and activity of pertechnetic acid aqueous solutions at T = 298.15 K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ruas</w:t>
+                <w:t xml:space="preserve">Strontium selectivity in sodium nonatitanate Na4Ti9O20·xH2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Merceille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.432-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000113v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium selectivity in sodium nonatitanate Na4Ti9O20·xH2O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Villard</w:t>
+                <w:t xml:space="preserve">Effect of long-range interactions on ion equilibria in liquid–liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.09.039⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 622, pp.45-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000305v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-range interactions on ion equilibria in liquid–liquid extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ion-specific adsorption and electroosmosis in charged amorphous porous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.11.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (38), pp.24683-24695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP03818A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000234v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-specific adsorption and electroosmosis in charged amorphous porous silica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Density and activity of perrhenic acid aqueous solutions at T= 298.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2015.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP03818A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000123v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Brizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9500,51 +9500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9621,51 +9621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq, an inspirational scientist in charge and at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9755,90 +9755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Extraction of Acids by a Malonamide: II-Anion Specific Effects in the Aggregate-Enhanced Extraction Isotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dejugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (6), pp.620-636. </w:t>
@@ -9876,77 +9876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of mutual diffusion for associated electrolytes solution: ZnSO4 and MgSO4 aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardat M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,103 +10006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse aggregate nucleation induced by acids in liquid–liquid extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dejugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (16), pp.7339. </w:t>
@@ -10140,90 +10140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting for thermodynamic instabilities in water/oil/surfactant microemulsions: A mesoscopic modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140 (16), pp.164711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10251,2505 +10251,2505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Anions Affect Self-Assembly and Solubility of Cetylpyridinium Surfactants in Water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3093622⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002016v1</w:t>
+                <w:t xml:space="preserve">hal-00863401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant transfer across a water/oil interface: A diffusion/kinetics model for the interfacial tension evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water self-diffusion at the surface of silica glasses: effect of hydrophilic to hydrophobic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+                <w:t xml:space="preserve">J. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Champory</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.08.053⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (22-23), pp.3410-3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2013.861084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924397v1</w:t>
+                <w:t xml:space="preserve">hal-02001440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic modelling of frustration in microemulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arleth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (19), pp.7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP43981J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863401v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water self-diffusion at the surface of silica glasses: effect of hydrophilic to hydrophobic transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water electrolysis and energy harvesting with zero-dimensional ion-sensitive field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nishiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2013.861084⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (8), pp.3903-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4019879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001440v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of frustration in microemulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP43981J⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001920v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water electrolysis and energy harvesting with zero-dimensional ion-sensitive field-effect transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recycling of Uranyl from Contaminated Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurij Reščič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Lue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4019879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (37), pp.10846-10851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp404822f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871930v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+                <w:t xml:space="preserve">Reverse Aggregates as Adaptive Self-Assembled Systems for Selective Liquid-Liquid Cation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1-2), pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijch.201200091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863403v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Uranyl from Contaminated Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Do Anions Affect Self-Assembly and Solubility of Cetylpyridinium Surfactants in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo Lue</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (37), pp.10846-10851. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404822f⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 117 (5), pp.1345-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3093622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001883v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Aggregates as Adaptive Self-Assembled Systems for Selective Liquid-Liquid Cation Extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surfactant transfer across a water/oil interface: A diffusion/kinetics model for the interfacial tension evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Champory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (1-2), pp.108-112. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 436, pp.1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijch.201200091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000312v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Triton-X100 transfer across the water/dodecane interface: analysis of the interfacial tension variation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+                <w:t xml:space="preserve">Synergism by Coassembly at the Origin of Ion Selectivity in Liquid–Liquid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">I. Hofmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp302514k⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (31), pp.11319-11328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la301733r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747016v1</w:t>
+                <w:t xml:space="preserve">hal-01999341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid/liquid metal extraction: Phase diagram topology resulting from molecular interactions between extractant, ion, oil and water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01673-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002038v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism by Coassembly at the Origin of Ion Selectivity in Liquid–Liquid Extraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Triton-X100 transfer across the water/dodecane interface: analysis of the interfacial tension variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la301733r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (24), pp.13152-13160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp302514k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999341v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid/liquid metal extraction: Phase diagram topology resulting from molecular interactions between extractant, ion, oil and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+                <w:t xml:space="preserve">C. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213 (1), pp.225-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01673-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002133v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Transition in Porous Amorphous Silica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Primitive models of ions in solution from molecular descriptions: A perturbation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp203193k⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (23), pp.234509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3668098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644778v1</w:t>
+                <w:t xml:space="preserve">hal-02002570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primitive models of ions in solution from molecular descriptions: A perturbation approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A silicon nanowire ion-sensitive field-effect-transistor with elementary charge sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nishiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (23), pp.234509. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.014104-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3668098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3535958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002570v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon nanowire ion-sensitive field-effect-transistor with elementary charge sensitivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ions in solutions: Determining their polarizabilities from first-principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3535958⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134, pp.014511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572646v1</w:t>
+                <w:t xml:space="preserve">in2p3-00575117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions in solutions: Determining their polarizabilities from first-principles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ion-specific weak adsorption of salts and water/octanol transfer free energy of a model amphiphilic hexapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 134, pp.014511. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (15), pp.6914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3518101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01750g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575117v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-specific weak adsorption of salts and water/octanol transfer free energy of a model amphiphilic hexapeptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+                <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (15), pp.6914. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (15), pp.4329-4340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp01750g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp1110168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002588v1</w:t>
+                <w:t xml:space="preserve">hal-02002579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrophobic Transition in Porous Amorphous Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (15), pp.4329-4340. </w:t>
+              <w:t xml:space="preserve">, 2011, 115, pp.7881-7886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1110168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp203193k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002579v1</w:t>
+                <w:t xml:space="preserve">hal-00644778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging molecular and continuous descriptions: the case of dynamics in clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (1), pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12783,90 +12783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained lanthanoid chloride aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153 (2-3), pp.107-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12906,978 +12906,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence confocal scanning microscopy for pH mapping in a coaxial flow microreactor: application in the synthesis of superparamagnetic nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models of electrolyte solutions from molecular descriptions: The example of NaCl solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Abou Hassan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9069459⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (6), pp.065103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.065103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428983v1</w:t>
+                <w:t xml:space="preserve">hal-02002625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of electrolyte solutions from molecular descriptions: The example of NaCl solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Salt exclusion in charged porous media: a coarse-graining strategy in the case of montmorillonite clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.065103⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B818055E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002625v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt exclusion in charged porous media: a coarse-graining strategy in the case of montmorillonite clays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluorescence confocal scanning microscopy for pH mapping in a coaxial flow microreactor: application in the synthesis of superparamagnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abou Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B818055E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.18097-18105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9069459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01917646v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach to ion diffusion in clays: Building a two-state diffusion–reaction scheme from microscopic dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New coarse-graining procedure for the dynamics of charged spherical nanoparticles in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.01.090⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.114108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2710254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917520v1</w:t>
+                <w:t xml:space="preserve">hal-00143417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coarse-graining procedure for the dynamics of charged spherical nanoparticles in solution</w:t>
+                <w:t xml:space="preserve">Toward the description of electrostatic interactions between globular proteins: Potential of mean force in the primitive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126, pp.114108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2710254⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 127, pp.095101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2767626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143417v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the description of electrostatic interactions between globular proteins: Potential of mean force in the primitive model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling water and ion diffusion in clays : A multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2767626⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164769v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling water and ion diffusion in clays : A multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">A multiscale approach to ion diffusion in clays: Building a two-state diffusion–reaction scheme from microscopic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10, pp.1108. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Elkin 06, International Electrokinetics Conference, June 25-29, Nancy, France, 309 (2), pp.289 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.01.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369632v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion dynamics in compacted clays: Derivation of a two-state diffusion-reaction scheme from the lattice Fokker-Planck equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13954,77 +13954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ion Properties on the Equilibrium and Transport Properties of Electrolyte Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.1015-1019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14043,1136 +14043,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias voltage dependent electrochemical impedance spectroscopy of p- and n-type silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical model for probing ion dynamics in clasys with broadband dielectric spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Chemla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Agathe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Darolles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Devilliers</w:t>
+                <w:t xml:space="preserve">J.C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 51, pp.665</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B 109, pp.15548-15557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016442v1</w:t>
+                <w:t xml:space="preserve">hal-00014427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Salts Solutions: Representation of Osmotic Coefficients within the Binding Mean Spherical Approximation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ruas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">J.-P. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109, pp.5243-5248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164780v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for probing ion dynamics in clasys with broadband dielectric spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analytical Theories of Transport in Concentrated Electrolyte Solutions from the MSA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, B 109, pp.15548-15557</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.9873-9884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014427v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Salts Solutions: Representation of Osmotic Coefficients within the Binding Mean Spherical Approximation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Analytical Model for Probing Ion Dynamics in Clays with Broadband Dielectric Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109, pp.5243-5248</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 109, pp.15548-15557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp051586k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162126v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for Probing Ion Dynamics in Clays with Broadband Dielectric Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Frequency-dependent dielectric permittivity of salt-free charged lamellar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.154902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166966v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Theories of Transport in Concentrated Electrolyte Solutions from the MSA.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transport in electrolyte solutions: are ions Brownian particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 109, pp.9873-9884</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.189-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164731v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent dielectric permittivity of salt-free charged lamellar systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular hydrodynamics for electro-osmosis in clays: from Kubo to Smoluchowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 123, pp.154902</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118 (1-3), 145-153 Sp. Iss. SI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016443v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in electrolyte solutions: are ions Brownian particles?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bias voltage dependent electrochemical impedance spectroscopy of p- and n-type silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.189-194</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51, pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164733v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrodynamics for electro-osmosis in clays: from Kubo to Smoluchowski</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lanthanide Salts Solutions: Representation of Osmotic Coefficients within the Binding Mean Spherical Approximation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 118 (1-3), 145-153 Sp. Iss. SI</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.5243-5248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168683v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na/Cs montmorillonite: temperature activation of diffusion by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9 (1-2), pp.124-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15197,103 +15197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect in a montmorillonite clay at low hydration-microscopic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 102 (18), pp.1965-1977</w:t>
@@ -15335,77 +15335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and electrokinetic phenomena in charged porous media from microscopic and mesoscopic models: electro-osmosis in montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 101, pp.3111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15452,90 +15452,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and transport in charged porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 222, pp.147. </w:t>
@@ -15585,90 +15585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to &amp;quot;Comment on 'Transport equations for concentrated electrolyte solutions: Reference frame, mutual diffusion' &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118, pp.8116-8117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15693,77 +15693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual diffusion coefficients in concentrated electrolyte solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96-97, pp.123-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15788,77 +15788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equations for concentrated electrolyte solutions: Reference frame, mutual diffusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 116, pp.2085-2097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15883,77 +15883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic self-diffusion coefficients in concentrated electrolyte solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukhetjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16004,103 +16004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual diffusion coefficient of charged particles in the solvent -fixed frame of reference from Brownian dynamics simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Olynyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.3804-3810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16125,90 +16125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for electrokinetic phenomena in montmorillonite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 195, pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16233,77 +16233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of Charged Colloids in the Gravitational Field: Relaxation toward Equilibrium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16360,77 +16360,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction moléculaire des enthalpies libres de transfert des ions pour l’extraction liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l'ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSM, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16494,51 +16494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Motokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16580,90 +16580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16740,51 +16740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Maangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
@@ -16826,64 +16826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of liquid-liquid extraction of salts between an aqueous phase and a microemulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emília V. Ferreira de Aragão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16908,77 +16908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol interfaces for liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17003,77 +17003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction moléculaire des enthalpies libres de transfert pour l’extraction liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17098,77 +17098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-octanol and air-octanol interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations - JTMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ThéMoSiA, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17193,77 +17193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-octanol and air-octanol interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3) – 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17282,476 +17282,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation at the service of liquid solid interfaces: insight from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang, Kunyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">Workshop on Solid-Liquid Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSM, Sep 2022, Bagnolssur-Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693294v1</w:t>
+                <w:t xml:space="preserve">hal-04810705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally probing ionic solutions in single-digit nanoconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04717041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation at the service of liquid solid interfaces: insight from molecular dynamics</w:t>
+                <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wang, Kunyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Solid-Liquid Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSM, Sep 2022, Bagnolssur-Cèze, France</w:t>
+              <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810705v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Špadina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
@@ -17780,103 +17780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the second harmonic generation signal at the water-air interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloid and Interface Society ECIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
@@ -17905,103 +17905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation induced by the cooperative effects of nanoconfinement and ion pair formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRYSPom VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Pau (France), France</w:t>
@@ -18056,77 +18056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duhamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the European Colloid and Interface Society, Sep 2019, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18145,3060 +18145,3060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338585v1</w:t>
+                <w:t xml:space="preserve">hal-02004068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
+              <w:t xml:space="preserve">Balard Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695997v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des contributions enthalpiques à l'origine de la sélectivité en extraction liquide/liquide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Boubals</w:t>
+                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338593v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bley</w:t>
+                <w:t xml:space="preserve">Identification des contributions enthalpiques à l'origine de la sélectivité en extraction liquide/liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Damme</w:t>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-S. Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004068v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+                <w:t xml:space="preserve">Thermodynamic approach of uranium(VI) extraction by N,N-(2-ethylhexyl)isobutyramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Summer School CCP5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999458v1</w:t>
+                <w:t xml:space="preserve">cea-02338617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of uranium(VI) extraction by N,N-(2-ethylhexyl)isobutyramide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mc. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School CCP5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338617v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696001v1</w:t>
+                <w:t xml:space="preserve">hal-02276181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276181v1</w:t>
+                <w:t xml:space="preserve">hal-04693367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Balard Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693367v1</w:t>
+                <w:t xml:space="preserve">hal-04693379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693379v1</w:t>
+                <w:t xml:space="preserve">cea-02338585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Theory at the ICSM and a simple description of charged liquid solid interfaces: an insight from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Annual retreat of the biomaterials department of the Max Planck Institute of Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tabarz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696007v1</w:t>
+                <w:t xml:space="preserve">hal-04814220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory at the ICSM and a simple description of charged liquid solid interfaces: an insight from molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual retreat of the biomaterials department of the Max Planck Institute of Colloids and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tabarz, Germany</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814220v1</w:t>
+                <w:t xml:space="preserve">hal-04696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696016v1</w:t>
+                <w:t xml:space="preserve">hal-04696007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini-fluidics to determine selectivity in free energy of ion phase transfer liquid-liquid confronted to parameter-free theories</w:t>
+                <w:t xml:space="preserve">Condensation at a charged surface a molecular dynamics investigation of the Stern layer for water-silica interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Gabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes Theisen</w:t>
+                <w:t xml:space="preserve">S. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilk Andreas</w:t>
+                <w:t xml:space="preserve">B. Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokoric Vjekoslav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Rey</w:t>
+                <w:t xml:space="preserve">B. Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Ballard Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01555759v1</w:t>
+                <w:t xml:space="preserve">cea-02431797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+                <w:t xml:space="preserve">A macroscopic and molecular study for a complete description of technetium (VII) and uranium (VI) co-extraction mechanism with monoamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
+              <w:t xml:space="preserve">RANC 2016 - The 1st International Conference on Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693420v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation at a charged surface a molecular dynamics investigation of the Stern layer for water-silica interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling study of fission products and minor actinides extraction with N,N-dialkylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hocine</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">M. Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ballard Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02431797v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic and molecular study for a complete description of technetium (VII) and uranium (VI) co-extraction mechanism with monoamides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Extraction des produits de fission et actinides mineurs par les monoamides: approche expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANC 2016 - The 1st International Conference on Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bagnols sur cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442334v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of fission products and minor actinides extraction with N,N-dialkylamides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Miguirditchian</w:t>
+                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416310v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des produits de fission et actinides mineurs par les monoamides: approche expérimentale et modélisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sorel</w:t>
+                <w:t xml:space="preserve">Condensation d'ion sur une surface chargee analyse par dynamique moleculaire de la couche de Stern pour une interface eau-silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Miguirditchian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Guillaumont</w:t>
+                <w:t xml:space="preserve">M. Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bagnols sur cèze, France</w:t>
+              <w:t xml:space="preserve">5emes Journées de l’Association Française de l’Adsorption Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441906v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02431817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Mini-fluidics to determine selectivity in free energy of ion phase transfer liquid-liquid confronted to parameter-free theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilk Andreas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kokoric Vjekoslav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
+              <w:t xml:space="preserve">6th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441923v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01555759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation d'ion sur une surface chargee analyse par dynamique moleculaire de la couche de Stern pour une interface eau-silice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Coasne</w:t>
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5emes Journées de l’Association Française de l’Adsorption Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02431817v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented microfluidic tool for complex fluid phase diagram determination: Enabling in-line and real-time screening of solvent extraction processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high throughput method to determine selectivity of ion phase transfer in multi- component chemical systems: towards predictive modelling of extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Theisen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Kokoric</w:t>
+                <w:t xml:space="preserve">Jean Duhamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFP Energie Nouvelles 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">PACIFICHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Honolulu, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01555693v1</w:t>
+                <w:t xml:space="preserve">cea-01555685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation des équilibres d'extraction des produits de fission par les monoamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02492559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high throughput method to determine selectivity of ion phase transfer in multi- component chemical systems: towards predictive modelling of extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dubois</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of ions in solutions: a challenge for the separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACIFICHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Honolulu, Hawai, United States</w:t>
+              <w:t xml:space="preserve">34th International Conference on Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01555685v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of ions in solutions: a challenge for the separation chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven van Damme</w:t>
+                <w:t xml:space="preserve">An instrumented microfluidic tool for complex fluid phase diagram determination: Enabling in-line and real-time screening of solvent extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kokoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Solution Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IFP Energie Nouvelles 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693594v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01555693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Ions in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telluride Reseach Science Center Workshop "Ions in Aqueous Solutions and Molecular Biology: Theory, simulation, modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Telluride (CO), United States</w:t>
@@ -21240,90 +21240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Water electrolysis and energy harvesting with 0D ion-sensitive field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nishiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Energy Challenges and Mechanics, ECM1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aberdeen, Scotland, United Kingdom</w:t>
@@ -21346,463 +21346,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transducing energy loss in water electrolysis with a 0D ion-sensitive field-effect transistor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics properties of microemulsions involved in ion separation methods: a mesoscopic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arleth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t>
+              <w:t xml:space="preserve">Thermodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811785v1</w:t>
+                <w:t xml:space="preserve">hal-04693846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics properties of microemulsions involved in ion separation methods: a mesoscopic modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation mésoscopique des microémulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stjepan Marčelja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier CFCAM "Modélisation multi-échelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693846v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mésoscopique des microémulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transducing energy loss in water electrolysis with a 0D ion-sensitive field-effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nishiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier CFCAM "Modélisation multi-échelle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693858v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-by-one H2 bubble counting during water electrolysis with a chemical electrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nishiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium AA : Inorganic Nanowires and Nanotubes - Synthesis, Properties, and Device Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t>
@@ -21825,471 +21825,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics in clays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interlayer/micropore Exchange of water and ions in clays: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium Swelling and shrinking of porous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Petropolis, Brazil</w:t>
+              <w:t xml:space="preserve">journées du GDR Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169797v1</w:t>
+                <w:t xml:space="preserve">hal-00173467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-Graning for Montmorillonite Clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamics in clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Swelling and Shrinking of Porous Materials: From Colloid Science to Poro-Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Petropolis, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium Swelling and shrinking of porous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Petropolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173447v1</w:t>
+                <w:t xml:space="preserve">hal-00169797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer/micropore Exchange of water and ions in clays: A molecular dynamics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Coarse-Graning for Montmorillonite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées du GDR Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Avignon, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Swelling and Shrinking of Porous Materials: From Colloid Science to Poro-Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Petropolis, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173467v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New coarse-graining procedure for the dynamics of charged nanoparticles in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoCoBiM 2007: Soft, Complex, and Biological Matter Conference, Satellite Conference of IUPAP Statphys 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Terrasini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22314,90 +22314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions at clay particle surfaces and ionic exchange: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biman Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22439,77 +22439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Ions in Concentrated Electrolyte Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biman Bagchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22547,90 +22547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic study of nanocolloidal suspensions: a two-scales modelling of microions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ICSC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22655,103 +22655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport dans les argiles: de la modélisation microscopique au processus de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées du GDR Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22776,103 +22776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent charge in colloids, electrolytes and polyelectrolytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on electrokinetic phenomena. ELKIN 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22891,135 +22891,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical theories of transport in concentrated electrolyte solutions from the MSA.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Multiscale Dynamics in Ionic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173303v1</w:t>
+                <w:t xml:space="preserve">hal-00173049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'électrodes p-Si et n-Si dans HF dilué par spectroscopie d'impédance électrochimique</w:t>
               </w:r>
@@ -23044,51 +23061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Saint Malo, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23107,579 +23124,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Dynamics in Ionic Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+                <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
+              <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173049v1</w:t>
+                <w:t xml:space="preserve">hal-00173066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Analytical theories of transport in concentrated electrolyte solutions from the MSA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
+              <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173066v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrodynamics: from Kubo to Smoluchowski, Example of a Montmorillonite Clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamics in clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow Dynamics in Complex Systems: 3rd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Sendai, Japan. pp.468</w:t>
+              <w:t xml:space="preserve">Conference on Computational Physics 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Gennes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173396v1</w:t>
+                <w:t xml:space="preserve">hal-00173476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics in clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Molecular hydrodynamics: from Kubo to Smoluchowski, Example of a Montmorillonite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Physics 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Gennes, Italy</w:t>
+              <w:t xml:space="preserve">Slow Dynamics in Complex Systems: 3rd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Sendai, Japan. pp.468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173476v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic simulation of montmorillonite by Monte Carlo and molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay 2003 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Modène, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23704,103 +23704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique et transport des ions et du solvant en solution et en milieu confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Électrochimie 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23825,103 +23825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic simulation of montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque du Groupe Français des Argiles : Recherche académique et développements industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23946,77 +23946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique moléculaire dans les milieux poreux chargés : De Kubo à Smoluchowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MOMAS Modélisation micro-macro des phénomènes couplés de transport-chimie-déformation en milieux argileux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24041,103 +24041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and transport in charged porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ELKIN 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24162,90 +24162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau et les ions dans les montmorillonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24283,90 +24283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of water and counterions in porous charged media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons in complex systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24391,77 +24391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of water and counterions in montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on solution chemistry (27 ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Vaals, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24486,90 +24486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of water and counterions in montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop CECAM "Chemical potential, solubility and speciation in ionic solutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24594,90 +24594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetic phenomena in montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 Fall meeting Symposium Proceeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Boston, United States. pp.T7.1.1-T7.1.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24702,90 +24702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for electrokinetic phenomena in montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ELKIN 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24836,895 +24836,938 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol separation systems</w:t>
+                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Geoffroy Rodrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693043v1</w:t>
+                <w:t xml:space="preserve">hal-04954602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rodrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954602v1</w:t>
+                <w:t xml:space="preserve">hal-04954619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations (poster)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954619v1</w:t>
+                <w:t xml:space="preserve">hal-04695743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’ISEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695743v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’ISEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692718v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol separation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692711v1</w:t>
+                <w:t xml:space="preserve">hal-04693043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de vehicule-test pour la caractérisation des interfaces solide-liquide en milieu nanoconfiné – Vers une description de l’effet spécifique des ions en confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des thésards de l'ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Colloque Rayons X &amp; Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692731v1</w:t>
+                <w:t xml:space="preserve">hal-04735263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
+              <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692766v1</w:t>
+                <w:t xml:space="preserve">hal-04695718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25743,670 +25786,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific ion behavior in single-digit nanoconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijie Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695718v1</w:t>
+                <w:t xml:space="preserve">hal-04735237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific ion behavior in single-digit nanoconfinement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">CCP5 Summer School 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735237v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de vehicule-test pour la caractérisation des interfaces solide-liquide en milieu nanoconfiné – Vers une description de l’effet spécifique des ions en confinement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rayons X &amp; Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735263v1</w:t>
+                <w:t xml:space="preserve">hal-04695728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 Summer School 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée des thésards de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692746v1</w:t>
+                <w:t xml:space="preserve">hal-04692731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695728v1</w:t>
+                <w:t xml:space="preserve">hal-04692766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration mechanisms of uranium dioxide (UO2): new insights from ab initio molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
@@ -26435,103 +26435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thermodynamic Model of Non-Ionic Surfactants’ Micellization in the Presence of Polyoxometalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bappaditya Naskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26556,90 +26556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of Liquid/Liquid Extraction: Study of the Organic Phase and the Liquid/Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26664,77 +26664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption along the alkali series on silica surfaces: reversal of adsorption selectivity with pH studied with molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation Théorie Simulation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26759,103 +26759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26880,90 +26880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling phase transfer of electrolytes in emulsified microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloid and Interface Society (ECIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26988,77 +26988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling of silicate fluids applied to geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27083,90 +27083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating osmotic equilibria A new tool to calculate activity coefficients in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 17èmes Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. CEA Marcoule, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27191,103 +27191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination of solution containing radioactive strontium by sodium nanotitanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merceille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School 2017 CCP5 Cooperative Computational Program No5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lancaster, United Kingdom</w:t>
@@ -27316,77 +27316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling of aqueous alumino-silicates fluids for ground stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Physical Chemistry (ECPC) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27411,103 +27411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption along the alkali series on silica surfaces : reversal of adsorption selectivity with pH studied with molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
@@ -27536,103 +27536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of ionic adsorption in silicas studied with molecular dynamics and potential of mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LowPerm 2015 - Low permeability media and nanoporous materials from characterisation to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rueil Malmaison, France. 2015</w:t>
@@ -27661,103 +27661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic specificity of adsorption on silica surfaces : an analysis with molecular dynamics and potential of mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'association française d'adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
@@ -27786,77 +27786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microemulsions: a new model for organic phases involved in ion separation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emulsification : Modélisation, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27913,103 +27913,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractant Molecules as Hosts in Surfactant Monolayers or Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liposomes, Lipid Bilayers and Model Membranes: From Basic Research to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9781466507098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28047,51 +28047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du combustible nucléaire usé et déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poinssot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28129,90 +28129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiff and flexible water-poor microemulsions: disconnected and bicontinuous microstructures, their phase diagrams and scattering properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Interface Chemistry for Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.503-528, 2013, 9781466569058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28269,51 +28269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des Ions en Solution et aux interfaces : Modèles et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -28430,51 +28430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E24C8CA"/>
+    <w:nsid w:val="A1CA96CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28661,51 +28661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-dufreche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8422-3639" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060908688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04340" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00084F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Horinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ati&#273;a Selmani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyu Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;padina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohinc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899606" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1953259" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03436543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03542325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Baum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116985" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03632709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Youngs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03876229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zemb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110264" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05437F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118487" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899614" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03087007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sator" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1825849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03960A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115464" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufreche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05570" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325911v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Mar&#269;elja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00673" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rosenberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haffke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01527J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05875" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bohinc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Korade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Jerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Le&#353;i&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana &#272;akovi&#263;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02960" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00892" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.06.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07605" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max D&#246;pke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02975" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03846" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00495" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Naskar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b18737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.01.125" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.LANGMUIR.8B01759" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998379v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hartkamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bonhomme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2018.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883606v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivakumarasamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hartkamp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nishiguchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-017-0016-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hocine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00309" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02068" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979879" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484130v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacle," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Bourg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.12.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moeyaert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00595" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000058v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.044" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08836" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Scoppola" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B Watkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Campbell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603395" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GVFKJH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03675822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abiad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.01.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRBS01P6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000133v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03088" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.07.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000305v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.039" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.11.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000123v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03818A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.906672" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484053v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chevalet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.885094" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472416v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardat M." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard O." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.903306" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873357" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram M&#252;ller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3093622" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.08.053" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV4RSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.861084" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001920v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP43981J" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871930v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fujiwara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4019879" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001883v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Re&#353;&#269;i&#269;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404822f" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200091" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNKZ39ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302514k" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002038v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01673-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999341v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hofmeister" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301733r" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644778v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203193k" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002570v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3668098" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572646v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3535958" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575117v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Molina" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tazi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salanne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518101" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002588v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01750g" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002618v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652010000100006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428983v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou Hassan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069459" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002625v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.065103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01917646v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B818055E" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TKGVQ14Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01917520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.090" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143417v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710254" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767626" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369632v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.02.009" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897033v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagchi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hansen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Deconinck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016442v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chemla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darolles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouelle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164780v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014427v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162126v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simonin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166966v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cadene" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051586k" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164731v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016443v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164733v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168683v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168701v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143676v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001626432" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143692v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meriguet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(03)00251-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12KMT41-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164746v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164812v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164808v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164811v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhetjee" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biman Bagchi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164757v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olynyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164815v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162409v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768300v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fleury" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Maangar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695206v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lia V. Ferreira de Arag&#227;o" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692850v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693032v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692791v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692811v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717041v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810705v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Kunyu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695950v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716961v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735208v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duhamet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338593v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquil" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999458v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338617v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Charbonnel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276181v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814220v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555759v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk Andreas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoric Vjekoslav" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431797v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siboulet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442334v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416310v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441906v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431817v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duvail" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555693v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theisen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penisson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoric" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492559v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555685v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693844v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055001v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811785v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693846v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693858v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797684v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169797v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173447v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173467v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167531v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173427v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173451v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169799v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173472v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173311v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173303v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173346v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Darolles" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemla" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devilliers" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173049v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173066v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roger" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173396v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gr&#252;n" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173476v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173452v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173454v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173455v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173457v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173458v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173480v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173463v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173464v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173479v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173363v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173482v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693043v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954602v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954619v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692718v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Szczepan" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692711v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692731v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692766v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735237v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735263v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692746v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716782v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810525v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142629v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693900v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695563v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810774v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695561v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810819v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491621v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783222v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693919v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003961v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004039v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003980v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869532v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-dufreche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8422-3639" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060908688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08316" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00084F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyu Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Horinek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122358" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ati&#273;a Selmani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00916" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03436543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116985" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03542325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Baum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1953259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03876229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zemb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03632709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Youngs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05437F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;padina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohinc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899614" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899606" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufreche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05570" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Mar&#269;elja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rosenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haffke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01527J" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05875" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bohinc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Korade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Jerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Le&#353;i&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana &#272;akovi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02960" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115464" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03960A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03087007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sator" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1825849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00892" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.06.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03846" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00495" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Naskar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111280" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07605" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max D&#246;pke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02975" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b18737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.01.125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.LANGMUIR.8B01759" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909438v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hartkamp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bonhomme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2018.08.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883606v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivakumarasamy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hartkamp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nishiguchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-017-0016-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02068" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979879" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hocine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00309" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000078v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moeyaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00595" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000058v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.044" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08836" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000071v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Scoppola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B Watkins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Campbell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603395" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GVFKJH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacle," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Bourg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.12.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03088" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abiad" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.07.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.11.028" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000123v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03818A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03675822v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.01.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRBS01P6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.906672" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484053v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chevalet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.885094" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472416v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardat M." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard O." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.903306" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873357" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001440v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.861084" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP43981J" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871930v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fujiwara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4019879" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001883v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Re&#353;&#269;i&#269;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404822f" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000312v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200091" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNKZ39ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram M&#252;ller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3093622" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924397v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.08.053" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV4RSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999341v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hofmeister" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301733r" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747016v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302514k" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002038v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01673-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002570v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3668098" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3535958" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575117v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Molina" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tazi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salanne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518101" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002588v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01750g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644778v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203193k" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002618v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652010000100006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002625v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.065103" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01917646v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B818055E" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TKGVQ14Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428983v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou Hassan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069459" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143417v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710254" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164769v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767626" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369632v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.02.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01917520v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.090" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897033v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagchi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hansen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Deconinck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014427v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162126v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simonin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164731v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166966v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cadene" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051586k" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016443v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164733v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168683v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016442v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chemla" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darolles" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouelle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168701v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143676v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001626432" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143692v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meriguet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(03)00251-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12KMT41-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164746v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164812v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164808v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164811v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhetjee" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biman Bagchi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164757v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olynyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164815v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162409v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768300v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fleury" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Maangar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695206v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lia V. Ferreira de Arag&#227;o" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692850v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693032v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692791v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692811v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810705v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Kunyu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717041v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695950v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716961v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735208v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duhamet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999458v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338593v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquil" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338617v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Charbonnel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276181v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814220v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431797v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siboulet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442334v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416310v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441906v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431817v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duvail" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555759v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk Andreas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoric Vjekoslav" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555685v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492559v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosse" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555693v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theisen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penisson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoric" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693844v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055001v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693846v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693858v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811785v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797684v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173467v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169797v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173447v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167531v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173427v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173451v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169799v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173472v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173311v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173049v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173346v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Darolles" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemla" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devilliers" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173066v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173303v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173476v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173396v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gr&#252;n" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173452v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173454v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173455v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173457v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173458v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173480v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173463v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173464v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173479v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173363v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173482v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954602v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954619v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692718v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Szczepan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692711v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693043v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735263v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735237v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692746v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692731v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692766v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716782v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810525v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142629v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693900v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695563v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810774v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695561v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810819v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491621v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783222v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693919v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003961v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004039v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003980v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869532v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>