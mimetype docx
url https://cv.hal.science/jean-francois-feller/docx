--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois FELLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Physico-Chimie des nanoComposites Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-4247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077761944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor specialized in “Physical-Chemistry of Polymers” at the University of South Brittany (UBS) in Lorient (France) since 2004 and I am currently head of the Smart Plastics Group. After my PhD (1995) at the University Claude Bernard of Lyon1 on the synthesis and characterization of coupling agents to control and tailor the glass fiber/poly(propylene) interphase in thermoplastic composites, I did a post-doc at IN2P3, Lyon, focused on the analysis of polymer coupling agents onto glass surfaces using the Particle induced Desorption Mass Spectroscopy (PDMS) technique. In 1996 I obtained an assistant Professor position at the University of South Brittany in Lorient France, where I have been interested in several research topics related to the development of Smart Plastics for self-regulating heating, temperature, strain and vapour sensing. More recently I have investigated the influence of nano and micro particles on mechanical, rheological, thermal, diffusion and electrical properties of polymer nanocomposites, and also the possibility to minimize the environmental footprint of plastics by using recycled or bio polymers. I am now particularly focussing on the development of e-noses for VOC detection in packaging and disease diagnostic, and sensing skins for health monitoring of composites. I recently co-founded a startup (SENSE in) to industrialise quantum resistive strain sensors (QRS) that can be integrated in the core of structural composites to monitor their deformation and damage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and metal organic frameworks (MOFs) hybridization for tunable chemoresistive sensors for detection of volatile organic compounds (VOCs) biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc van Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.333-344. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of graphene/epoxy nanocomposites with improved distribution of graphene nanosheets for advanced piezo-resistive mechanical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Karunagaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.3422-3430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive health monitoring of infused composites with embedded carbon quantum piezo-resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.286-294. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Films of Graphene and Carbon Nanotubes for High Performance Chemical and Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (28), pp.3485-3493. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201403693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)/carbon nanotube nanocomposites with integrated degradation sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (25), pp.6818-6823. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-friendly conductive polymer nanocomposites (CPC) for solar absorbers design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Polym. Adv. Technol. (2013). </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and study of an electrical liquid heater using conductive polymer composite tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical and Radiative Properties of Conductive Biopolymer Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 714, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Properties of Fe3O4-Functionalized Graphene and Its Composites with a Conducting Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeongkeun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Seok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric behaviour of melt processed carbon nanotube/graphite/poly(lactic acid) conductive biopolymer nanocomposites (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67, pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agents for polypropylene/glass fiber composites: synthesis of functionalized isotactic polypropene and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855495X00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive eco-polymer composites: wear behaviour of recycled polycarbonate/crushed rubber microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Autay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289811X12988633927952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular-Shaped Polyaniline Tubes Covered with Nanorods and their Electrorheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (21), pp.2300-2307. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current passage tubes in conductive polymer composite for fluid heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp. 493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of O-Formylation on the scale of starch macromolecules association in DMSO and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Spevacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of poly(carbonate)-crushed rubber particles interphase by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.2687-2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Plastics: morphological & mechanical properties of recycled Poly(Carbonate)-Crushed rubber (rPC-CR) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp.1768-1776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: Electrical, thermal, and rheological study of injected isotactic poly (propylene)/long stainless-steel fibers for electromagnetic interferences shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (4), pp.3280-3287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites obtained from recycled poly(carbonate) and rubber blends for heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon black on fractionated crystallization in diphasic poly(butylene terephthalate)/poly(ethylene-co-ethyl acrylate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291 (11), pp.1375-1387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Starch/ Poly(caprolactone) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Poly(propylene) / Carbon Filler Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (1), pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.375-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: comparative study of poly(ester)-short carbon fibres and poly(epoxy)-short carbon fibres mechanical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-577X(02)00700-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Nose Prototype for the On-Field Detection of Nerve Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS 2018 : IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micro-macro de la conductivité thermique effective de composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference de la Société Française de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des propriétés thermo-optiques de matériaux polymères composites pour la réalisation d'absorbeurs solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp 289-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC) for vapour sensing: chemo-electrical properties of chitosan-carbon nanofiller (Chit-CNF) in methanol, water and toluene vapours atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) for sensing & heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioOrganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC): Influence of carbon nanofiller (CNF) shape factor on chemo-electrical properties of Chitosan-CNF vapour sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROFILLER 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Alessandria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de matériaux nanoComposite Polymère Conducteur thermique (CPC) pour absorbeur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the thermoelectric behaviour of current passage tubes in conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int Symposium on advances in computational heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.204-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoComposites bioPolymères Conducteurs (CPC) pour la mesure in situ de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Silioc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer composites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference – Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) transducers: effect of matrix nature and sample shape on sensitivity to water and methanol vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectrical and Chemoelectrical Properties of Conductive Polymer NanoComposites (CPC): Different Strategies for Conducting Network Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Reasearch Society (MRS) Spring meeting, Symposium R: Transport Behavior in Heterogeneous Polymeric Materials and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement electrothermique de tubes à passage direct de courant en composites polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-universitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada. pp. 409-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz sensor prototype by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jaunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPSD 2007 ''Laser Processing for Semiconductor Devices: Science and Technology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically and thermally conductive nanocomposites: heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of conductive polymer composites (CPC) tranducers for vapour sensing using layer by layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Polymers for Advanced Technologies (PAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of carbon and gold nanoparticles in thin layers for vapor sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franco-Coréennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Polymer Congress MACRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart nanogenerators based on piezo-electrical polymer nanocomposites to develop a self-powered QRS (Quantum Restistive Sensor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Lenain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Polymer Nanocomposites ISPN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'Eco-Plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation, mise en oeuvre &amp; cycle de vie des matériaux polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stage pédagogique, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois FELLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Physico-Chimie des nanoComposites Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-4247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077761944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor specialized in “Physical-Chemistry of Polymers” at the University of South Brittany (UBS) in Lorient (France) since 2004 and I am currently head of the Smart Plastics Group. After my PhD (1995) at the University Claude Bernard of Lyon1 on the synthesis and characterization of coupling agents to control and tailor the glass fiber/poly(propylene) interphase in thermoplastic composites, I did a post-doc at IN2P3, Lyon, focused on the analysis of polymer coupling agents onto glass surfaces using the Particle induced Desorption Mass Spectroscopy (PDMS) technique. In 1996 I obtained an assistant Professor position at the University of South Brittany in Lorient France, where I have been interested in several research topics related to the development of Smart Plastics for self-regulating heating, temperature, strain and vapour sensing. More recently I have investigated the influence of nano and micro particles on mechanical, rheological, thermal, diffusion and electrical properties of polymer nanocomposites, and also the possibility to minimize the environmental footprint of plastics by using recycled or bio polymers. I am now particularly focussing on the development of e-noses for VOC detection in packaging and disease diagnostic, and sensing skins for health monitoring of composites. I recently co-founded a startup (SENSE in) to industrialise quantum resistive strain sensors (QRS) that can be integrated in the core of structural composites to monitor their deformation and damage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and metal organic frameworks (MOFs) hybridization for tunable chemoresistive sensors for detection of volatile organic compounds (VOCs) biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc van Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.333-344. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of graphene/epoxy nanocomposites with improved distribution of graphene nanosheets for advanced piezo-resistive mechanical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Karunagaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.3422-3430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive health monitoring of infused composites with embedded carbon quantum piezo-resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.286-294. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Films of Graphene and Carbon Nanotubes for High Performance Chemical and Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (28), pp.3485-3493. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201403693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-friendly conductive polymer nanocomposites (CPC) for solar absorbers design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Polym. Adv. Technol. (2013). </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and study of an electrical liquid heater using conductive polymer composite tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)/carbon nanotube nanocomposites with integrated degradation sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (25), pp.6818-6823. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Properties of Fe3O4-Functionalized Graphene and Its Composites with a Conducting Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeongkeun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Seok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric behaviour of melt processed carbon nanotube/graphite/poly(lactic acid) conductive biopolymer nanocomposites (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67, pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical and Radiative Properties of Conductive Biopolymer Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 714, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agents for polypropylene/glass fiber composites: synthesis of functionalized isotactic polypropene and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855495X00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive eco-polymer composites: wear behaviour of recycled polycarbonate/crushed rubber microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Autay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289811X12988633927952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular-Shaped Polyaniline Tubes Covered with Nanorods and their Electrorheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (21), pp.2300-2307. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current passage tubes in conductive polymer composite for fluid heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp. 493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Plastics: morphological & mechanical properties of recycled Poly(Carbonate)-Crushed rubber (rPC-CR) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp.1768-1776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of poly(carbonate)-crushed rubber particles interphase by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.2687-2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of O-Formylation on the scale of starch macromolecules association in DMSO and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Spevacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: Electrical, thermal, and rheological study of injected isotactic poly (propylene)/long stainless-steel fibers for electromagnetic interferences shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (4), pp.3280-3287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon black on fractionated crystallization in diphasic poly(butylene terephthalate)/poly(ethylene-co-ethyl acrylate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291 (11), pp.1375-1387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites obtained from recycled poly(carbonate) and rubber blends for heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Starch/ Poly(caprolactone) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Poly(propylene) / Carbon Filler Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (1), pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.375-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: comparative study of poly(ester)-short carbon fibres and poly(epoxy)-short carbon fibres mechanical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-577X(02)00700-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Nose Prototype for the On-Field Detection of Nerve Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS 2018 : IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micro-macro de la conductivité thermique effective de composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference de la Société Française de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) for sensing & heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioOrganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC) for vapour sensing: chemo-electrical properties of chitosan-carbon nanofiller (Chit-CNF) in methanol, water and toluene vapours atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des propriétés thermo-optiques de matériaux polymères composites pour la réalisation d'absorbeurs solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp 289-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC): Influence of carbon nanofiller (CNF) shape factor on chemo-electrical properties of Chitosan-CNF vapour sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROFILLER 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Alessandria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoComposites bioPolymères Conducteurs (CPC) pour la mesure in situ de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Silioc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the thermoelectric behaviour of current passage tubes in conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int Symposium on advances in computational heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.204-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de matériaux nanoComposite Polymère Conducteur thermique (CPC) pour absorbeur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer composites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference – Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectrical and Chemoelectrical Properties of Conductive Polymer NanoComposites (CPC): Different Strategies for Conducting Network Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Reasearch Society (MRS) Spring meeting, Symposium R: Transport Behavior in Heterogeneous Polymeric Materials and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement electrothermique de tubes à passage direct de courant en composites polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-universitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada. pp. 409-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz sensor prototype by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jaunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPSD 2007 ''Laser Processing for Semiconductor Devices: Science and Technology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically and thermally conductive nanocomposites: heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of conductive polymer composites (CPC) tranducers for vapour sensing using layer by layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Polymers for Advanced Technologies (PAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of carbon and gold nanoparticles in thin layers for vapor sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franco-Coréennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) transducers: effect of matrix nature and sample shape on sensitivity to water and methanol vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Polymer Congress MACRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart nanogenerators based on piezo-electrical polymer nanocomposites to develop a self-powered QRS (Quantum Restistive Sensor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Lenain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Polymer Nanocomposites ISPN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'Eco-Plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation, mise en oeuvre &amp; cycle de vie des matériaux polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stage pédagogique, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4017D353"/>
+    <w:nsid w:val="ACB4FD2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-4247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077761944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Trung Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc van Ngo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karunagaran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.01.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM3WLWXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyoung Kim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201403693" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHQ64C8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987628v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Habibi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raquez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.10.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3Z96FN6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KD67R5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongkeun Kim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714772v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elleuch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855495X00039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987666v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Autay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zribi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289811X12988633927952" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987582v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Lee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Choi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100306" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400030v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Divers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spevacek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zribi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400034v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elleuch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400206v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00700-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93QL3PQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945047v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Castro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589517" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403974v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sadou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495608v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402365v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silioc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400064v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161380v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvr&#233;e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400052v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401419v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jaunault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400046v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400061v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400059v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501846v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bedjiah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lenain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496628v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-4247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077761944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Trung Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc van Ngo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karunagaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM3WLWXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyoung Kim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201403693" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHQ64C8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KD67R5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Habibi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raquez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.10.035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3Z96FN6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongkeun Kim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Yang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elleuch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855495X00039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Autay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zribi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289811X12988633927952" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987582v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Lee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Choi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100306" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400034v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zribi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elleuch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Divers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spevacek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400320v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00700-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93QL3PQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945047v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Castro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589517" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495601v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sadou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495608v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silioc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400064v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400052v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403015v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvr&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jaunault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400046v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400061v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400059v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161380v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501846v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bedjiah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lenain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496628v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>