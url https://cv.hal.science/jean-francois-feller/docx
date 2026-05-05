--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois FELLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Physico-Chimie des nanoComposites Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-4247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077761944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor specialized in “Physical-Chemistry of Polymers” at the University of South Brittany (UBS) in Lorient (France) since 2004 and I am currently head of the Smart Plastics Group. After my PhD (1995) at the University Claude Bernard of Lyon1 on the synthesis and characterization of coupling agents to control and tailor the glass fiber/poly(propylene) interphase in thermoplastic composites, I did a post-doc at IN2P3, Lyon, focused on the analysis of polymer coupling agents onto glass surfaces using the Particle induced Desorption Mass Spectroscopy (PDMS) technique. In 1996 I obtained an assistant Professor position at the University of South Brittany in Lorient France, where I have been interested in several research topics related to the development of Smart Plastics for self-regulating heating, temperature, strain and vapour sensing. More recently I have investigated the influence of nano and micro particles on mechanical, rheological, thermal, diffusion and electrical properties of polymer nanocomposites, and also the possibility to minimize the environmental footprint of plastics by using recycled or bio polymers. I am now particularly focussing on the development of e-noses for VOC detection in packaging and disease diagnostic, and sensing skins for health monitoring of composites. I recently co-founded a startup (SENSE in) to industrialise quantum resistive strain sensors (QRS) that can be integrated in the core of structural composites to monitor their deformation and damage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and metal organic frameworks (MOFs) hybridization for tunable chemoresistive sensors for detection of volatile organic compounds (VOCs) biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc van Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.333-344. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of graphene/epoxy nanocomposites with improved distribution of graphene nanosheets for advanced piezo-resistive mechanical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Karunagaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.3422-3430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive health monitoring of infused composites with embedded carbon quantum piezo-resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.286-294. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Films of Graphene and Carbon Nanotubes for High Performance Chemical and Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (28), pp.3485-3493. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201403693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-friendly conductive polymer nanocomposites (CPC) for solar absorbers design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Polym. Adv. Technol. (2013). </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and study of an electrical liquid heater using conductive polymer composite tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)/carbon nanotube nanocomposites with integrated degradation sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (25), pp.6818-6823. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Properties of Fe3O4-Functionalized Graphene and Its Composites with a Conducting Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeongkeun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Seok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric behaviour of melt processed carbon nanotube/graphite/poly(lactic acid) conductive biopolymer nanocomposites (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67, pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical and Radiative Properties of Conductive Biopolymer Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 714, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agents for polypropylene/glass fiber composites: synthesis of functionalized isotactic polypropene and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855495X00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive eco-polymer composites: wear behaviour of recycled polycarbonate/crushed rubber microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Autay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289811X12988633927952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular-Shaped Polyaniline Tubes Covered with Nanorods and their Electrorheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (21), pp.2300-2307. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current passage tubes in conductive polymer composite for fluid heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp. 493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Plastics: morphological & mechanical properties of recycled Poly(Carbonate)-Crushed rubber (rPC-CR) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp.1768-1776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of poly(carbonate)-crushed rubber particles interphase by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.2687-2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of O-Formylation on the scale of starch macromolecules association in DMSO and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Spevacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: Electrical, thermal, and rheological study of injected isotactic poly (propylene)/long stainless-steel fibers for electromagnetic interferences shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (4), pp.3280-3287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon black on fractionated crystallization in diphasic poly(butylene terephthalate)/poly(ethylene-co-ethyl acrylate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291 (11), pp.1375-1387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites obtained from recycled poly(carbonate) and rubber blends for heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Starch/ Poly(caprolactone) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Poly(propylene) / Carbon Filler Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (1), pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.375-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: comparative study of poly(ester)-short carbon fibres and poly(epoxy)-short carbon fibres mechanical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-577X(02)00700-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Nose Prototype for the On-Field Detection of Nerve Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS 2018 : IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micro-macro de la conductivité thermique effective de composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference de la Société Française de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) for sensing & heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioOrganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC) for vapour sensing: chemo-electrical properties of chitosan-carbon nanofiller (Chit-CNF) in methanol, water and toluene vapours atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des propriétés thermo-optiques de matériaux polymères composites pour la réalisation d'absorbeurs solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp 289-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC): Influence of carbon nanofiller (CNF) shape factor on chemo-electrical properties of Chitosan-CNF vapour sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROFILLER 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Alessandria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoComposites bioPolymères Conducteurs (CPC) pour la mesure in situ de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Silioc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the thermoelectric behaviour of current passage tubes in conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int Symposium on advances in computational heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.204-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de matériaux nanoComposite Polymère Conducteur thermique (CPC) pour absorbeur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer composites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference – Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectrical and Chemoelectrical Properties of Conductive Polymer NanoComposites (CPC): Different Strategies for Conducting Network Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Reasearch Society (MRS) Spring meeting, Symposium R: Transport Behavior in Heterogeneous Polymeric Materials and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement electrothermique de tubes à passage direct de courant en composites polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-universitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada. pp. 409-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz sensor prototype by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jaunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPSD 2007 ''Laser Processing for Semiconductor Devices: Science and Technology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically and thermally conductive nanocomposites: heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of conductive polymer composites (CPC) tranducers for vapour sensing using layer by layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Polymers for Advanced Technologies (PAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of carbon and gold nanoparticles in thin layers for vapor sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franco-Coréennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) transducers: effect of matrix nature and sample shape on sensitivity to water and methanol vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Polymer Congress MACRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart nanogenerators based on piezo-electrical polymer nanocomposites to develop a self-powered QRS (Quantum Restistive Sensor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Lenain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Polymer Nanocomposites ISPN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'Eco-Plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation, mise en oeuvre &amp; cycle de vie des matériaux polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stage pédagogique, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois FELLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Physico-Chimie des nanoComposites Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-4247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077761944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor specialized in “Physical-Chemistry of Polymers” at the University of South Brittany (UBS) in Lorient (France) since 2004 and I am currently head of the Smart Plastics Group. After my PhD (1995) at the University Claude Bernard of Lyon1 on the synthesis and characterization of coupling agents to control and tailor the glass fiber/poly(propylene) interphase in thermoplastic composites, I did a post-doc at IN2P3, Lyon, focused on the analysis of polymer coupling agents onto glass surfaces using the Particle induced Desorption Mass Spectroscopy (PDMS) technique. In 1996 I obtained an assistant Professor position at the University of South Brittany in Lorient France, where I have been interested in several research topics related to the development of Smart Plastics for self-regulating heating, temperature, strain and vapour sensing. More recently I have investigated the influence of nano and micro particles on mechanical, rheological, thermal, diffusion and electrical properties of polymer nanocomposites, and also the possibility to minimize the environmental footprint of plastics by using recycled or bio polymers. I am now particularly focussing on the development of e-noses for VOC detection in packaging and disease diagnostic, and sensing skins for health monitoring of composites. I recently co-founded a startup (SENSE in) to industrialise quantum resistive strain sensors (QRS) that can be integrated in the core of structural composites to monitor their deformation and damage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and metal organic frameworks (MOFs) hybridization for tunable chemoresistive sensors for detection of volatile organic compounds (VOCs) biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc van Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.333-344. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive health monitoring of infused composites with embedded carbon quantum piezo-resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.286-294. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Films of Graphene and Carbon Nanotubes for High Performance Chemical and Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (28), pp.3485-3493. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201403693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)/carbon nanotube nanocomposites with integrated degradation sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (25), pp.6818-6823. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-friendly conductive polymer nanocomposites (CPC) for solar absorbers design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Polym. Adv. Technol. (2013). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and study of an electrical liquid heater using conductive polymer composite tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Properties of Fe3O4-Functionalized Graphene and Its Composites with a Conducting Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeongkeun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Seok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric behaviour of melt processed carbon nanotube/graphite/poly(lactic acid) conductive biopolymer nanocomposites (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67, pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical and Radiative Properties of Conductive Biopolymer Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 714, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agents for polypropylene/glass fiber composites: synthesis of functionalized isotactic polypropene and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855495X00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive eco-polymer composites: wear behaviour of recycled polycarbonate/crushed rubber microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Autay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743289811X12988633927952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular-Shaped Polyaniline Tubes Covered with Nanorods and their Electrorheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (21), pp.2300-2307. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current passage tubes in conductive polymer composite for fluid heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp. 493-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of O-Formylation on the scale of starch macromolecules association in DMSO and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Spevacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Plastics: morphological & mechanical properties of recycled Poly(Carbonate)-Crushed rubber (rPC-CR) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp.1768-1776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of poly(carbonate)-crushed rubber particles interphase by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.2687-2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: Electrical, thermal, and rheological study of injected isotactic poly (propylene)/long stainless-steel fibers for electromagnetic interferences shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (4), pp.3280-3287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites obtained from recycled poly(carbonate) and rubber blends for heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon black on fractionated crystallization in diphasic poly(butylene terephthalate)/poly(ethylene-co-ethyl acrylate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291 (11), pp.1375-1387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Starch/ Poly(caprolactone) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Poly(propylene) / Carbon Filler Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (1), pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Conductive Polymer Composites Heating Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.375-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: comparative study of poly(ester)-short carbon fibres and poly(epoxy)-short carbon fibres mechanical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-577X(02)00700-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Nose Prototype for the On-Field Detection of Nerve Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS 2018 : IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micro-macro de la conductivité thermique effective de composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference de la Société Française de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) for sensing & heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioOrganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC) for vapour sensing: chemo-electrical properties of chitosan-carbon nanofiller (Chit-CNF) in methanol, water and toluene vapours atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des propriétés thermo-optiques de matériaux polymères composites pour la réalisation d'absorbeurs solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp 289-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Nano-BioComposite (CPC): Influence of carbon nanofiller (CNF) shape factor on chemo-electrical properties of Chitosan-CNF vapour sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROFILLER 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Alessandria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoComposites bioPolymères Conducteurs (CPC) pour la mesure in situ de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Silioc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the thermoelectric behaviour of current passage tubes in conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int Symposium on advances in computational heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.204-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de matériaux nanoComposite Polymère Conducteur thermique (CPC) pour absorbeur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer composites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference – Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites (CPC) transducers: effect of matrix nature and sample shape on sensitivity to water and methanol vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectrical and Chemoelectrical Properties of Conductive Polymer NanoComposites (CPC): Different Strategies for Conducting Network Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Reasearch Society (MRS) Spring meeting, Symposium R: Transport Behavior in Heterogeneous Polymeric Materials and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement electrothermique de tubes à passage direct de courant en composites polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-universitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada. pp. 409-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz sensor prototype by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jaunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPSD 2007 ''Laser Processing for Semiconductor Devices: Science and Technology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically and thermally conductive nanocomposites: heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of conductive polymer composites (CPC) tranducers for vapour sensing using layer by layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Polymers for Advanced Technologies (PAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of carbon and gold nanoparticles in thin layers for vapor sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franco-Coréennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Droval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Polymer Congress MACRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart nanogenerators based on piezo-electrical polymer nanocomposites to develop a self-powered QRS (Quantum Restistive Sensor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Lenain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Polymer Nanocomposites ISPN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'Eco-Plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation, mise en oeuvre &amp; cycle de vie des matériaux polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stage pédagogique, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACB4FD2F"/>
+    <w:nsid w:val="077AB631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-4247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077761944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Trung Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc van Ngo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karunagaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM3WLWXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyoung Kim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201403693" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHQ64C8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KD67R5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Habibi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raquez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.10.035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3Z96FN6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongkeun Kim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Yang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elleuch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855495X00039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Autay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zribi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289811X12988633927952" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987582v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Lee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Choi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100306" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400034v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zribi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elleuch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Divers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spevacek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400320v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00700-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93QL3PQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945047v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Castro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589517" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495601v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sadou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495608v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silioc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400064v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400052v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403015v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvr&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jaunault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400046v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400061v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400059v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161380v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501846v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bedjiah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lenain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496628v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-4247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077761944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Trung Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc van Ngo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM3WLWXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyoung Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201403693" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHQ64C8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Habibi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.10.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3Z96FN6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KD67R5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongkeun Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elleuch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855495X00039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Autay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zribi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289811X12988633927952" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Lee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F Fang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Choi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100306" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Divers" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spevacek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400034v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zribi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elleuch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130569v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00700-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93QL3PQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945047v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Castro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589517" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829096v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495606v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sadou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495608v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silioc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161380v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvr&#233;e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400052v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401419v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403015v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jaunault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400046v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400061v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501846v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bedjiah" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lenain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496628v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>