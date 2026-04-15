--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -127,629 +127,629 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBO and firm ESG commitment</w:t>
+                <w:t xml:space="preserve">Enhancing auditors’ professional skepticism through nudges: an eye-tracking experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidèle Shukuru Balume</w:t>
+                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+                <w:t xml:space="preserve">Marco Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao-Hsien Dolly King</w:t>
+                <w:t xml:space="preserve">Pierre-Majorique Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Teye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managerial Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MF-08-2024-0647⟩</w:t>
+              <w:t xml:space="preserve">Accounting and Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.426-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00014788.2024.2364215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05328960v1</w:t>
+                <w:t xml:space="preserve">hal-04636343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du télétravail sur le management des équipes dans les cabinets d’audit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LBO and firm ESG commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidèle Shukuru Balume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao-Hsien Dolly King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.150.0035⟩</w:t>
+              <w:t xml:space="preserve">Managerial Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MF-08-2024-0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05328981v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges for responsible finance? A survey of interventions targeted at financial decision making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’impact du télétravail sur le management des équipes dans les cabinets d’audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.2625⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, n° 150 (1), pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.150.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321635v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load, social values and financial distress: drivers of restructuring decisions</w:t>
+                <w:t xml:space="preserve">Nudges for responsible finance? A survey of interventions targeted at financial decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidèle Shukuru Balume</w:t>
+                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.755-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.2625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/RAF-07-2023-0212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04575329v1</w:t>
+                <w:t xml:space="preserve">hal-04321635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing auditors’ professional skepticism through nudges: an eye-tracking experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive load, social values and financial distress: drivers of restructuring decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidèle Shukuru Balume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Heimann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prince Teye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting and Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00014788.2024.2364215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/RAF-07-2023-0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636343v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impacts of Incentive Contracts and Hormones on Risk Taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desmoulins-Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.3-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -783,77 +783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudges in SRI: The Power of the Default Option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177 (3), pp.547-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,347 +881,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do anticipation and experience of regret affect financial decision-making? A lab experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do sources of money matter in risk-taking behaviour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1963412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355206v1</w:t>
+                <w:t xml:space="preserve">hal-03400444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sources of money matter in risk-taking behaviour?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DETERMINANTS AND PERFORMANCE OF OUTSOURCING IN THE EUROPEAN MUTUAL FUND MARKET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sima Ohadi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Tran Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2021.101346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1963412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03400444v1</w:t>
+                <w:t xml:space="preserve">hal-03221014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINANTS AND PERFORMANCE OF OUTSOURCING IN THE EUROPEAN MUTUAL FUND MARKET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How do anticipation and experience of regret affect financial decision-making? A lab experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linh Tran Dieu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue behavioral finance, 164, pp.4-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2021.101346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221014v1</w:t>
+                <w:t xml:space="preserve">hal-03355206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk preferences: are students a reasonable sample to make inferences about the decision-making of finance professionals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (4), 3000-3009, p.A261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1259,51 +1259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does increased disclosure of intangible assets enhance liquidity around new equity offerings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in International Business and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.426-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,64 +1350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from neurofinance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desmoulins-Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (2), pp.93-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1454,64 +1454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and risk aversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desmoulins-Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (1), pp.472-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.484-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1665,51 +1665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyst Earnings Forecasts, Individual Investors’Expectations and Trading Volume: An Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1773,51 +1773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141, pp.20-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1859,51 +1859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading Volume, Heterogeneous Expectations, and Earnings Announcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.327-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,252 +1931,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquidity Benefits from IPO Underpricing : Ownership Dispersion or Information Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Internet-Based Disclosure Reduce Information Asymmetry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Bouzouita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Gresse</w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fima.12085⟩</w:t>
+              <w:t xml:space="preserve">Advances in Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adiac.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632510v1</w:t>
+                <w:t xml:space="preserve">halshs-01497381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Internet-Based Disclosure Reduce Information Asymmetry?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Liquidity Benefits from IPO Underpricing : Ownership Dispersion or Information Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Accounting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (1), pp.115-124. </w:t>
+              <w:t xml:space="preserve">Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (4), pp.785-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adiac.2015.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fima.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01497381v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of the Effects o Earnings disclosures on Information Asymmetry: Evidence fron France and th U.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (3), pp.5-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2309,64 +2309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralised order books versus hybrid order books: A paired comparison of trading costs on NSC (Euronext paris) and SETS (London Stock Exchange)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (9), pp.2906-2924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do companies include warrants in seasoned equity offerings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Lasfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,64 +2499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are IPOs Still a Puzzle? A Survey of the Empirical Evidence from Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,64 +2607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are IPOs Still a Puzzle ? A survey of the empirical evidence from Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2696,412 +2696,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédures d'introduction en Bourse en Europe : Evolution des pratiques et perspectives.</w:t>
+                <w:t xml:space="preserve">IPO procedures in Europe : the development of practices and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 82,, pp.99-115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 82 (1), pp.89 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2006.4439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186012v1</w:t>
+                <w:t xml:space="preserve">hal-01528573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédures d’introduction en Bourse en Europe : évolution des pratiques et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (1), pp.99 - 115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2006.4038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPO procedures in Europe : the development of practices and perspectives</w:t>
+                <w:t xml:space="preserve">Les procédures d'introduction en Bourse en Europe : Evolution des pratiques et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 82 (1), pp.89 - 105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 82,, pp.99-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecofi.2006.4439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01528573v1</w:t>
+                <w:t xml:space="preserve">hal-00186012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude expérimentale des prévisions des analystes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (157), pp.189-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3135,64 +3135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Trading Costs on NSC (Euronext) and SETS (London Stock Exchange)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004/4, pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,51 +3217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasoned equity issues in a closely held market: evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3308,51 +3308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The information content of earnings and turnover announcements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earnings Announcements, Asymmetric Information, Trades and Quotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 5 (3), pp.411-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contenu informatif des prix et des volumes à la Bourse de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 138 (3), pp.19-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,51 +3558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des cours en période ex-dividende à la Bourse de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (2), pp.95-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,51 +3627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymétrie d'information et choix du mode d'émission d'actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3878,51 +3878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Shukuru Balume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Hsien Dolly King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-08-2024-0647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04321635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heimann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Ohadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2625" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04575329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-07-2023-0212" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04636343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Teye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00014788.2024.2364215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmoulins-Lebeault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.pr.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03156921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04731-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03355206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03400444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1963412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tran Dieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101346" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03034587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02050598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Labidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.01.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.392.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SJ41GMT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Dinh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khuong Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04732872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427560.2015.1095753" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouzouita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2015.03.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Quere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ginglinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Lasfer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01528573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.157.189-202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022024925877" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180127397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-036X.00102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCJ8PG4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04636343v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heimann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Teye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00014788.2024.2364215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Shukuru Balume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Hsien Dolly King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-08-2024-0647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04321635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Ohadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04575329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-07-2023-0212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmoulins-Lebeault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.pr.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03156921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04731-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03400444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1963412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tran Dieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03355206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03034587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02050598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Labidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.01.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.392.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SJ41GMT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Dinh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khuong Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04732872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427560.2015.1095753" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2015.03.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouzouita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Quere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ginglinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Lasfer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01528573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4439" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.157.189-202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022024925877" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180127397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-036X.00102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCJ8PG4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>