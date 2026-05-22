--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -93,3645 +93,3749 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing auditors’ professional skepticism through nudges: an eye-tracking experiment</w:t>
+                <w:t xml:space="preserve">L’impact du télétravail sur le management des équipes dans les cabinets d’audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Majorique Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prince Teye</w:t>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting and Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00014788.2024.2364215⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 150 (1), pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.150.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636343v1</w:t>
+                <w:t xml:space="preserve">halshs-05328981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBO and firm ESG commitment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Cognitive Load and Default Nudges on Decision‐Making: Experimental Evidence From a Behavioral Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercede Erfanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidèle Shukuru Balume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tao-Hsien Dolly King</w:t>
+                <w:t xml:space="preserve">Jean‐françois Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managerial Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MF-08-2024-0647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bdm.70081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05328960v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du télétravail sur le management des équipes dans les cabinets d’audit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing auditors’ professional skepticism through nudges: an eye-tracking experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+                <w:t xml:space="preserve">Pierre-Majorique Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+                <w:t xml:space="preserve">Prince Teye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, n° 150 (1), pp.35-53. </w:t>
+              <w:t xml:space="preserve">Accounting and Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.426-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.150.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00014788.2024.2364215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05328981v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges for responsible finance? A survey of interventions targeted at financial decision making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LBO and firm ESG commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidèle Shukuru Balume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sima Ohadi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao-Hsien Dolly King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.2625⟩</w:t>
+              <w:t xml:space="preserve">Managerial Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MF-08-2024-0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321635v1</w:t>
+                <w:t xml:space="preserve">halshs-05328960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load, social values and financial distress: drivers of restructuring decisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nudges for responsible finance? A survey of interventions targeted at financial decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.755-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.2625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/RAF-07-2023-0212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04575329v1</w:t>
+                <w:t xml:space="preserve">hal-04321635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impacts of Incentive Contracts and Hormones on Risk Taking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cognitive load, social values and financial distress: drivers of restructuring decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidèle Shukuru Balume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Heimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/RAF-07-2023-0212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/fina.pr.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04062811v1</w:t>
+                <w:t xml:space="preserve">hal-04575329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges in SRI: The Power of the Default Option</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Impacts of Incentive Contracts and Hormones on Risk Taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmoulins-Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.3-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.pr.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-020-04731-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156921v1</w:t>
+                <w:t xml:space="preserve">hal-04062811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sources of money matter in risk-taking behaviour?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nudges in SRI: The Power of the Default Option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1963412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177 (3), pp.547-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-020-04731-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400444v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINANTS AND PERFORMANCE OF OUTSOURCING IN THE EUROPEAN MUTUAL FUND MARKET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do sources of money matter in risk-taking behaviour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linh Tran Dieu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1963412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2021.101346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221014v1</w:t>
+                <w:t xml:space="preserve">hal-03400444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do anticipation and experience of regret affect financial decision-making? A lab experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DETERMINANTS AND PERFORMANCE OF OUTSOURCING IN THE EUROPEAN MUTUAL FUND MARKET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sima Ohadi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Tran Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2021.101346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355206v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk preferences: are students a reasonable sample to make inferences about the decision-making of finance professionals?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How do anticipation and experience of regret affect financial decision-making? A lab experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Ohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), 3000-3009, p.A261</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue behavioral finance, 164, pp.4-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034587v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does increased disclosure of intangible assets enhance liquidity around new equity offerings?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Risk preferences: are students a reasonable sample to make inferences about the decision-making of finance professionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), 3000-3009, p.A261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050598v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from neurofinance ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does increased disclosure of intangible assets enhance liquidity around new equity offerings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.426-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2019.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/fina.392.0093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901287v1</w:t>
+                <w:t xml:space="preserve">hal-02050598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and risk aversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What can we learn from neurofinance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desmoulins-Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.93-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.392.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901279v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Investors Trade around Social Rating Announcements?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Personality and risk aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmoulins-Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Financial Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.472-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eufm.12066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02009571v1</w:t>
+                <w:t xml:space="preserve">hal-01901279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyst Earnings Forecasts, Individual Investors’Expectations and Trading Volume: An Experimental Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Investors Trade around Social Rating Announcements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Khuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.484-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eufm.12066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591435v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyst earnings forecasts, individual investors' expectations and trading volume: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141, pp.20-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading Volume, Heterogeneous Expectations, and Earnings Announcements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Analyst Earnings Forecasts, Individual Investors’Expectations and Trading Volume: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Khuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.20-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131383v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Internet-Based Disclosure Reduce Information Asymmetry?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trading Volume, Heterogeneous Expectations, and Earnings Announcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Accounting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15427560.2015.1095753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adiac.2015.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01497381v1</w:t>
+                <w:t xml:space="preserve">hal-04131383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquidity Benefits from IPO Underpricing : Ownership Dispersion or Information Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can Internet-Based Disclosure Reduce Information Asymmetry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gresse</w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (4), pp.785-810. </w:t>
+              <w:t xml:space="preserve">Advances in Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.115-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fima.12085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adiac.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632510v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01497381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the Effects o Earnings disclosures on Information Asymmetry: Evidence fron France and th U.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Liquidity Benefits from IPO Underpricing : Ownership Dispersion or Information Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Quere</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Accounting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (4), pp.785-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fima.12085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00863820v1</w:t>
+                <w:t xml:space="preserve">hal-01632510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les annonces de notations extra financières véhiculent-elles une information au marché ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A comparison of the Effects o Earnings disclosures on Information Asymmetry: Evidence fron France and th U.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (3), pp.5-38</w:t>
+              <w:t xml:space="preserve">The International Journal of Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950507v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralised order books versus hybrid order books: A paired comparison of trading costs on NSC (Euronext paris) and SETS (London Stock Exchange)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les annonces de notations extra financières véhiculent-elles une information au marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (9), pp.2906-2924</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.5-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00340104v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do companies include warrants in seasoned equity offerings?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Centralised order books versus hybrid order books: A paired comparison of trading costs on NSC (Euronext paris) and SETS (London Stock Exchange)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meziane Lasfer</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance : Contracting, Governance and</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Volume 13 (1), pp.25-42</w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (9), pp.2906-2924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00136572v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are IPOs Still a Puzzle? A Survey of the Empirical Evidence from Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Why do companies include warrants in seasoned equity offerings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Ginglinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Labégorre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Lasfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (2), pp.5-41</w:t>
+              <w:t xml:space="preserve">Journal of Corporate Finance : Contracting, Governance and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 13 (1), pp.25-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00340102v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00136572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are IPOs Still a Puzzle ? A survey of the empirical evidence from Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Are IPOs Still a Puzzle? A Survey of the Empirical Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Finance</w:t>
+              <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (2), pp.5-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202276v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPO procedures in Europe : the development of practices and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Are IPOs Still a Puzzle ? A survey of the empirical evidence from Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.5-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528573v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédures d’introduction en Bourse en Europe : évolution des pratiques et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">IPO procedures in Europe : the development of practices and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 82 (1), pp.99 - 115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ecofi.2006.4038⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 82 (1), pp.89 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2006.4439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754875v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédures d'introduction en Bourse en Europe : Evolution des pratiques et perspectives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Les procédures d’introduction en Bourse en Europe : évolution des pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 82,, pp.99-115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 82 (1), pp.99 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2006.4038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186012v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude expérimentale des prévisions des analystes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les procédures d'introduction en Bourse en Europe : Evolution des pratiques et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Labégorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82,, pp.99-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131393v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Trading Costs on NSC (Euronext) and SETS (London Stock Exchange)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une étude expérimentale des prévisions des analystes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Huong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (157), pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.157.189-202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00145337v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasoned equity issues in a closely held market: evidence from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Trading Costs on NSC (Euronext) and SETS (London Stock Exchange)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004/4, pp.193-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00138293v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00145337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information content of earnings and turnover announcements in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasoned equity issues in a closely held market: evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Quéré</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Accounting Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.291-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022024925877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638180127397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04131435v1</w:t>
+                <w:t xml:space="preserve">halshs-00138293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earnings Announcements, Asymmetric Information, Trades and Quotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The information content of earnings and turnover announcements in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Financial Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Accounting Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (4), pp.679-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638180127397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1468-036X.00102⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04131480v1</w:t>
+                <w:t xml:space="preserve">hal-04131435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contenu informatif des prix et des volumes à la Bourse de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Earnings Announcements, Asymmetric Information, Trades and Quotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (3), pp.411-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-036X.00102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131502v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des cours en période ex-dividende à la Bourse de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le contenu informatif des prix et des volumes à la Bourse de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fineco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7 (2), pp.95-122</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 138 (3), pp.19-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131498v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymétrie d'information et choix du mode d'émission d'actions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'évolution des cours en période ex-dividende à la Bourse de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (2), pp.95-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymétrie d'information et choix du mode d'émission d'actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Ginglinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fineco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (1), pp.31-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3878,51 +3982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04636343v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heimann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Teye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00014788.2024.2364215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Shukuru Balume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Hsien Dolly King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-08-2024-0647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04321635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Ohadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04575329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-07-2023-0212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmoulins-Lebeault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.pr.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03156921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04731-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03400444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1963412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tran Dieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03355206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03034587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02050598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Labidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.01.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.392.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SJ41GMT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Dinh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khuong Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04732872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427560.2015.1095753" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2015.03.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouzouita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Quere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ginglinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Lasfer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01528573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4439" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.157.189-202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022024925877" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180127397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-036X.00102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCJ8PG4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328981v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercede Erfanian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.70081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04636343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heimann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Teye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00014788.2024.2364215" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Shukuru Balume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Hsien Dolly King" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-08-2024-0647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04321635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Ohadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04575329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-07-2023-0212" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmoulins-Lebeault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.pr.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03156921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04731-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03400444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1963412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tran Dieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03355206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03034587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02050598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Labidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.01.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.392.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01901279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SJ41GMT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04732872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khuong Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427560.2015.1095753" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2015.03.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouzouita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Quere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136572v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ginglinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Lasfer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01528573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4439" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2006.4038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.157.189-202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022024925877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180127397" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-036X.00102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCJ8PG4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04131511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>