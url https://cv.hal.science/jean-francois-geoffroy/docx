--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -2906,51 +2906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42185675"/>
+    <w:nsid w:val="8CF70BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>