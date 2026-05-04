--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -160,617 +160,617 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation rurale protohistorique</w:t>
+                <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952921v1</w:t>
+                <w:t xml:space="preserve">hal-05316845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Steenwerck, rue du Pont d’Achelles</w:t>
+                <w:t xml:space="preserve">Une occupation rurale protohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418365v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Steenwerck, rue du Pont d’Achelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05316837v1</w:t>
+                <w:t xml:space="preserve">hal-04418365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316827v1</w:t>
+                <w:t xml:space="preserve">hal-05316837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raillencourt-Sainte-Olle, parc d'activités Actipôle de l'A2 : des campagnes hallstattiennes au domaine agricole gallo-romain : 900 ans d'histoire (-650/+250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaï Fechner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024</w:t>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316845v1</w:t>
+                <w:t xml:space="preserve">hal-05316827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux bâtiments gallo-romains du Haut-Empire</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Avesnes-le-Comte, rue de la Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2023</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418373v1</w:t>
+                <w:t xml:space="preserve">hal-04406830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Avesnes-le-Comte, rue de la Poste</w:t>
+                <w:t xml:space="preserve">Deux bâtiments gallo-romains du Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2023</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406830v1</w:t>
+                <w:t xml:space="preserve">hal-04418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Loos, Avenue du Train de Loos. Centre pénitencier - Tranche 3 : rapport de diagnostic</w:t>
               </w:r>
@@ -891,51 +891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templeuve-En-Pévèle (59), Rue Grande Campagne. Des Tombes Privilégiées Gallo-Romaines Installées En Bordure d'un Axe Routier. Rapport de Fouille. 2 Vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1135,51 +1135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herlies, Nord, les Hauts Champs : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,51 +1497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rappasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gustiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2013, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2056,51 +2056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looberghe, B 1473 (Nord) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,226 +2373,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème des &amp;quot;creusets à alvéoles&amp;quot; sur le site de Bavay (Nord)</w:t>
+                <w:t xml:space="preserve">Le problème des « creusets à alvéoles » découverts à Bavay (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin intérieur (Association Française pour l'Étude de l’Âge du Fer)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp.35-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318618v1</w:t>
+                <w:t xml:space="preserve">hal-02541734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème des « creusets à alvéoles » découverts à Bavay (Nord)</w:t>
+                <w:t xml:space="preserve">Le problème des &amp;quot;creusets à alvéoles&amp;quot; sur le site de Bavay (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin intérieur (Association Française pour l'Étude de l’Âge du Fer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp.35 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.1996.1574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541734v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille d’une ferme de tradition gauloise à Hénin-Beaumont (Pas-de-Calais)</w:t>
               </w:r>
@@ -2906,51 +2906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CF70BF5"/>
+    <w:nsid w:val="BCEA099C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3137,51 +3137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-geoffroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6976-608X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952921v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316845v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rappasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gustiaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thoquenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01854748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.343.0105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hanoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.1996.1574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4974" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4970" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-geoffroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6976-608X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rappasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gustiaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thoquenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01854748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.343.0105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hanoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.1996.1574" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4974" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4970" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>