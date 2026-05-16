--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -816,51 +816,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.e44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-020-00774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -997,549 +997,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiAna, an ImageJ tool for object-based 3D co-localization and distance analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An in vitro model of hemogenic endothelium commitment and hematopoietic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc dos Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susanne Bolte</w:t>
+                <w:t xml:space="preserve">Laurent Yvernogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Heck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodolphe Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Menegatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (8), pp.1302-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.126714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960218v1</w:t>
+                <w:t xml:space="preserve">hal-01325353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro model of hemogenic endothelium commitment and hematopoietic production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanane Khoury</w:t>
+                <w:t xml:space="preserve">DiAna, an ImageJ tool for object-based 3D co-localization and distance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Menegatti</w:t>
+                <w:t xml:space="preserve">Marc dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Schmidt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Heck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143 (8), pp.1302-1312. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.126714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325353v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiAna, an ImageJ tool for object-based 3D co-localization and distance analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Axial Resolution in Confocal Microscopy with New High Refractive Index Mounting Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...102 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0121096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1549,51 +1419,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1652,73 +1522,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCODS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1777,65 +1647,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1982,51 +1852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baraban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gordillo Pi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177288v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dayre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26977.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Yan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00774-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Castro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007573" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.11.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yvernogeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Menegatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schwartzmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baraban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gordillo Pi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177288v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dayre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26977.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Yan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00774-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Castro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007573" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yvernogeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Menegatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.11.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schwartzmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>