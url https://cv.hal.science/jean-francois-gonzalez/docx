--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Gonzalez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CO snow line favours strong clumping by the streaming instability in protoplanetary discs with porous grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.L14. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reflex instability: exponential growth of a large-scale m = 1 mode in astrophysical discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.143230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inertial forces (indirect terms) in problems with a central body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Griveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.141682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInDI: a Warp-Induced Dust Instability in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aeolian erosion on dust evolution in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Grishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction during fragmentation and bouncing produces realistic dust grain porosities in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical detection of a companion driving a spiral arm in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.L1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Doppler Flip in HD 100546: A Large-scale Spiral Arm Generated by an Inner Binary Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Calcino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust grain shattering in protoplanetary discs: collisional fragmentation or rotational disruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3064-3077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth, fragmentation, and self-induced dust traps in PHANTOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.2318-2338. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traps and the formation of cavities in transition discs: a millimetre to sub-millimetre comparison survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.5779-5796. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traffic jams in inclined circumbinary protoplanetary discs - I. Morphology and formation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Longarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.2743-2757. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex-like kinematic signal, spirals, and beam smearing effect in the HD 142527 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. T. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A59. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps around snow lines in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of porous dust grains in protoplanetary discs -I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cavity size in circumbinary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Hirsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giulia Ubeira-Gabellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.2936-2947. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows & precession in HD 100453 – II. The hidden companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3857-3867. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realistic Roadmap to Formation Flying Space Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narsireddy Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs – II. Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4428-4446. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.1984. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (1), pp.237--254. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Protoplanetary Disc Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Haworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Ilee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan H Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.e053. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2016.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner disk clearing around the Herbig Ae star HD 139614: Evidence for a planet-induced gap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A11. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photophoresis on the dust distribution in a 3D protoplanetary disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (2), pp.2140-2149. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.L36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – III. Vertical settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Crespe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3055-3062. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – I. Radial drift with toy growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3025-3036. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of global flow and local fluctuations in 3D SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the &amp;quot;radial-drift barrier&amp;quot; of planet formation and its relevance in observed protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. -F. Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks: I. Hydrodynamical simulations of T Tauri disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap Formation in the Dust Layer of 3D Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 311, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a planet on the dust distribution in a 3D protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in protoplanetary disks - Vertical settling and radial migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of SN 1998bw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cappellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 555 (2), pp.900-917. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incidence of nonradial pulsation in the λ Bootis stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaymie M. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line profiles of H-like ions of C, N, and O in stellar plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massacrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 330, pp.1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypernova model for the supernova associated with the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual supernova in the error box of the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Paradijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouveliotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Augusteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.670-672. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Decay of the Optical Emission from GRB 980326 and Its Possible Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502 (2), pp.L123-L127. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/311509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of the projected rotational velocity of 51 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Spite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Spite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 310, pp.L13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of nonradial pulsation in the λ Bootis star HD 111604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Kennelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative accelerations on carbon, nitrogen and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 302, pp.788-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on radiative acceleration calculations in stellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 297, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of oxygen lines in magnetic AP stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porosity and destructive effects on dust evolution using SPH simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2023 : Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager: project update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bonsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VI - Proceedings of the SPIE, Volume 10701, id. 1070118 17 pp. (2018). 10-15 June 2018 Austin, Texas, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager (PFI): science vision and key requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99071K, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D proto-planetary disks: Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Formation and Evolution of Planetary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust evolution in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of Ultraviolet Lines for C N and O in the Ap-Stars HD18296 and HD25823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peculiar Versus Normal Phenomena in A-Type and Related Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Trieste, Italy. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Dust Distribution inProtoplanetary Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evolution of porous dust grains in protoplanetary discs - I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6119-6119. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements stellaire : des étoiles lambda Boötis aux disques protoplanétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Claude Bernard - Lyon I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Gonzalez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CO snow line favours strong clumping by the streaming instability in protoplanetary discs with porous grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.L14. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reflex instability: exponential growth of a large-scale m = 1 mode in astrophysical discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.143230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inertial forces (indirect terms) in problems with a central body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Griveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.141682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInDI: a Warp-Induced Dust Instability in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aeolian erosion on dust evolution in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Grishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction during fragmentation and bouncing produces realistic dust grain porosities in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical detection of a companion driving a spiral arm in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.L1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Doppler Flip in HD 100546: A Large-scale Spiral Arm Generated by an Inner Binary Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Calcino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust grain shattering in protoplanetary discs: collisional fragmentation or rotational disruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3064-3077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex-like kinematic signal, spirals, and beam smearing effect in the HD 142527 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. T. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A59. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth, fragmentation, and self-induced dust traps in PHANTOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.2318-2338. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traps and the formation of cavities in transition discs: a millimetre to sub-millimetre comparison survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.5779-5796. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traffic jams in inclined circumbinary protoplanetary discs - I. Morphology and formation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Longarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.2743-2757. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps around snow lines in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of porous dust grains in protoplanetary discs -I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cavity size in circumbinary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Hirsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giulia Ubeira-Gabellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.2936-2947. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows & precession in HD 100453 – II. The hidden companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3857-3867. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realistic Roadmap to Formation Flying Space Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narsireddy Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs – II. Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4428-4446. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (1), pp.237--254. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.1984. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Protoplanetary Disc Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Haworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Ilee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan H Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.e053. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2016.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photophoresis on the dust distribution in a 3D protoplanetary disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (2), pp.2140-2149. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner disk clearing around the Herbig Ae star HD 139614: Evidence for a planet-induced gap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A11. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.L36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – III. Vertical settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Crespe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3055-3062. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – I. Radial drift with toy growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3025-3036. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of global flow and local fluctuations in 3D SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the &amp;quot;radial-drift barrier&amp;quot; of planet formation and its relevance in observed protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. -F. Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks: I. Hydrodynamical simulations of T Tauri disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap Formation in the Dust Layer of 3D Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 311, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a planet on the dust distribution in a 3D protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in protoplanetary disks - Vertical settling and radial migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of SN 1998bw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cappellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 555 (2), pp.900-917. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incidence of nonradial pulsation in the λ Bootis stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaymie M. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line profiles of H-like ions of C, N, and O in stellar plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massacrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 330, pp.1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypernova model for the supernova associated with the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual supernova in the error box of the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Paradijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouveliotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Augusteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.670-672. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Decay of the Optical Emission from GRB 980326 and Its Possible Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502 (2), pp.L123-L127. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/311509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of the projected rotational velocity of 51 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Spite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Spite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 310, pp.L13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of nonradial pulsation in the λ Bootis star HD 111604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Kennelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative accelerations on carbon, nitrogen and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 302, pp.788-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on radiative acceleration calculations in stellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 297, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of oxygen lines in magnetic AP stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Chosen pieces from the survey 'French astronomy and astrophysics research activities in the face of the environmental crisis, from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porosity and destructive effects on dust evolution using SPH simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2023 : Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager: project update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bonsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VI - Proceedings of the SPIE, Volume 10701, id. 1070118 17 pp. (2018). 10-15 June 2018 Austin, Texas, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager (PFI): science vision and key requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99071K, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D proto-planetary disks: Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Formation and Evolution of Planetary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust evolution in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of Ultraviolet Lines for C N and O in the Ap-Stars HD18296 and HD25823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peculiar Versus Normal Phenomena in A-Type and Related Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Trieste, Italy. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Dust Distribution inProtoplanetary Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evolution of porous dust grains in protoplanetary discs - I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6119-6119. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements stellaire : des étoiles lambda Boötis aux disques protoplanétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Claude Bernard - Lyon I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segretain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.143230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Griveaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.141682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Aly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483093v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Grishin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petetin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Price" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie J. Norfolk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Calcino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke van der Marel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85ed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vericel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Longarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. L. Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Hirsh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giulia Ubeira-Gabellini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cuello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van der Plas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Baines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco C. Pignatale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fitoussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2883" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Haworth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Ilee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan H Forgan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Price" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2016.45" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525793" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Maddison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crespe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1929" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1927" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Arena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Murray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barri&#232;re-Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Humble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042249" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Patat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cappellaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Danziger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bohlender" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaymie M. Matthews" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Artru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massacrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umeda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vreeswijk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Paradijs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouveliotou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augusteijn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/311509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Spite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spite" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kennelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985557v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leblanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198102v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901978v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kraus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bonsor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312683" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357767v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espaillat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231067" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194109v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194129v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000803v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711473v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa753" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segretain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.143230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Griveaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.141682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Aly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483093v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Grishin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petetin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Price" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie J. Norfolk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Calcino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke van der Marel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85ed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vericel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Longarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2794" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. L. Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Hirsh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giulia Ubeira-Gabellini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cuello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van der Plas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Baines" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco C. Pignatale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fitoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2883" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Haworth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Ilee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan H Forgan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Price" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2016.45" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw396" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Maddison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crespe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1929" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1927" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Arena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Murray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barri&#232;re-Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Humble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042249" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Patat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cappellaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Danziger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bohlender" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaymie M. Matthews" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Artru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massacrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umeda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vreeswijk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Paradijs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouveliotou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augusteijn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/311509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Spite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spite" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kennelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985557v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leblanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kraus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bonsor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312683" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espaillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231067" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194129v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194109v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa753" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>