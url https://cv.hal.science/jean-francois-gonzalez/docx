--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Gonzalez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CO snow line favours strong clumping by the streaming instability in protoplanetary discs with porous grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.L14. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reflex instability: exponential growth of a large-scale m = 1 mode in astrophysical discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.143230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inertial forces (indirect terms) in problems with a central body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Griveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.141682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInDI: a Warp-Induced Dust Instability in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aeolian erosion on dust evolution in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Grishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction during fragmentation and bouncing produces realistic dust grain porosities in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical detection of a companion driving a spiral arm in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.L1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Doppler Flip in HD 100546: A Large-scale Spiral Arm Generated by an Inner Binary Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Calcino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust grain shattering in protoplanetary discs: collisional fragmentation or rotational disruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3064-3077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex-like kinematic signal, spirals, and beam smearing effect in the HD 142527 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. T. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A59. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth, fragmentation, and self-induced dust traps in PHANTOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.2318-2338. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traps and the formation of cavities in transition discs: a millimetre to sub-millimetre comparison survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.5779-5796. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traffic jams in inclined circumbinary protoplanetary discs - I. Morphology and formation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Longarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.2743-2757. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps around snow lines in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of porous dust grains in protoplanetary discs -I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cavity size in circumbinary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Hirsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giulia Ubeira-Gabellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.2936-2947. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows & precession in HD 100453 – II. The hidden companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3857-3867. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realistic Roadmap to Formation Flying Space Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narsireddy Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs – II. Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4428-4446. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (1), pp.237--254. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.1984. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Protoplanetary Disc Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Haworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Ilee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan H Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.e053. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2016.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photophoresis on the dust distribution in a 3D protoplanetary disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (2), pp.2140-2149. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner disk clearing around the Herbig Ae star HD 139614: Evidence for a planet-induced gap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A11. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.L36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – III. Vertical settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Crespe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3055-3062. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – I. Radial drift with toy growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3025-3036. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of global flow and local fluctuations in 3D SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the &amp;quot;radial-drift barrier&amp;quot; of planet formation and its relevance in observed protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. -F. Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks: I. Hydrodynamical simulations of T Tauri disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap Formation in the Dust Layer of 3D Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 311, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a planet on the dust distribution in a 3D protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in protoplanetary disks - Vertical settling and radial migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of SN 1998bw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cappellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 555 (2), pp.900-917. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incidence of nonradial pulsation in the λ Bootis stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaymie M. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line profiles of H-like ions of C, N, and O in stellar plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massacrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 330, pp.1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypernova model for the supernova associated with the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual supernova in the error box of the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Paradijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouveliotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Augusteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.670-672. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Decay of the Optical Emission from GRB 980326 and Its Possible Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502 (2), pp.L123-L127. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/311509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of the projected rotational velocity of 51 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Spite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Spite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 310, pp.L13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of nonradial pulsation in the λ Bootis star HD 111604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Kennelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative accelerations on carbon, nitrogen and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 302, pp.788-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on radiative acceleration calculations in stellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 297, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of oxygen lines in magnetic AP stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Chosen pieces from the survey 'French astronomy and astrophysics research activities in the face of the environmental crisis, from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porosity and destructive effects on dust evolution using SPH simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2023 : Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager: project update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bonsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VI - Proceedings of the SPIE, Volume 10701, id. 1070118 17 pp. (2018). 10-15 June 2018 Austin, Texas, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager (PFI): science vision and key requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99071K, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D proto-planetary disks: Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Formation and Evolution of Planetary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust evolution in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of Ultraviolet Lines for C N and O in the Ap-Stars HD18296 and HD25823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peculiar Versus Normal Phenomena in A-Type and Related Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Trieste, Italy. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Dust Distribution inProtoplanetary Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evolution of porous dust grains in protoplanetary discs - I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6119-6119. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements stellaire : des étoiles lambda Boötis aux disques protoplanétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Claude Bernard - Lyon I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Gonzalez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CO snow line favours strong clumping by the streaming instability in protoplanetary discs with porous grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.L14. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reflex instability: exponential growth of a large-scale m = 1 mode in astrophysical discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.143230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inertial forces (indirect terms) in problems with a central body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Griveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.141682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInDI: a Warp-Induced Dust Instability in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aeolian erosion on dust evolution in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Grishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction during fragmentation and bouncing produces realistic dust grain porosities in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical detection of a companion driving a spiral arm in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.L1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Doppler Flip in HD 100546: A Large-scale Spiral Arm Generated by an Inner Binary Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Calcino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust grain shattering in protoplanetary discs: collisional fragmentation or rotational disruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3064-3077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traps and the formation of cavities in transition discs: a millimetre to sub-millimetre comparison survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.5779-5796. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth, fragmentation, and self-induced dust traps in PHANTOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.2318-2338. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traffic jams in inclined circumbinary protoplanetary discs - I. Morphology and formation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Longarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.2743-2757. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex-like kinematic signal, spirals, and beam smearing effect in the HD 142527 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. T. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A59. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps around snow lines in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cavity size in circumbinary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Hirsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giulia Ubeira-Gabellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.2936-2947. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of porous dust grains in protoplanetary discs -I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows & precession in HD 100453 – II. The hidden companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3857-3867. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realistic Roadmap to Formation Flying Space Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narsireddy Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs – II. Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4428-4446. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.1984. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (1), pp.237--254. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner disk clearing around the Herbig Ae star HD 139614: Evidence for a planet-induced gap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A11. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photophoresis on the dust distribution in a 3D protoplanetary disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (2), pp.2140-2149. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Protoplanetary Disc Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Haworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Ilee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan H Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.e053. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2016.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.L36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – I. Radial drift with toy growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3025-3036. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – III. Vertical settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Crespe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3055-3062. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of global flow and local fluctuations in 3D SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the &amp;quot;radial-drift barrier&amp;quot; of planet formation and its relevance in observed protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. -F. Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks: I. Hydrodynamical simulations of T Tauri disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a planet on the dust distribution in a 3D protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap Formation in the Dust Layer of 3D Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 311, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in protoplanetary disks - Vertical settling and radial migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of SN 1998bw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cappellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 555 (2), pp.900-917. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incidence of nonradial pulsation in the λ Bootis stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaymie M. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line profiles of H-like ions of C, N, and O in stellar plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massacrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 330, pp.1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypernova model for the supernova associated with the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual supernova in the error box of the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Paradijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouveliotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Augusteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.670-672. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Decay of the Optical Emission from GRB 980326 and Its Possible Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502 (2), pp.L123-L127. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/311509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of the projected rotational velocity of 51 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Spite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Spite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 310, pp.L13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of nonradial pulsation in the λ Bootis star HD 111604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Kennelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative accelerations on carbon, nitrogen and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 302, pp.788-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on radiative acceleration calculations in stellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 297, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of oxygen lines in magnetic AP stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Chosen pieces from the survey 'French astronomy and astrophysics research activities in the face of the environmental crisis, from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porosity and destructive effects on dust evolution using SPH simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2023 : Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager: project update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bonsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VI - Proceedings of the SPIE, Volume 10701, id. 1070118 17 pp. (2018). 10-15 June 2018 Austin, Texas, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager (PFI): science vision and key requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99071K, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D proto-planetary disks: Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Formation and Evolution of Planetary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust evolution in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of Ultraviolet Lines for C N and O in the Ap-Stars HD18296 and HD25823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peculiar Versus Normal Phenomena in A-Type and Related Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Trieste, Italy. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Dust Distribution inProtoplanetary Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evolution of porous dust grains in protoplanetary discs - I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6119-6119. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements stellaire : des étoiles lambda Boötis aux disques protoplanétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Claude Bernard - Lyon I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segretain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.143230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Griveaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.141682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Aly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483093v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Grishin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petetin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Price" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie J. Norfolk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Calcino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke van der Marel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85ed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vericel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Longarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2794" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. L. Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Hirsh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giulia Ubeira-Gabellini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cuello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van der Plas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Baines" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco C. Pignatale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fitoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2883" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Haworth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Ilee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan H Forgan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Price" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2016.45" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw396" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Maddison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crespe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1929" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1927" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Arena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Murray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barri&#232;re-Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Humble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042249" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Patat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cappellaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Danziger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bohlender" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaymie M. Matthews" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Artru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massacrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umeda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vreeswijk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Paradijs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouveliotou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augusteijn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/311509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Spite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spite" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kennelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985557v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leblanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kraus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bonsor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312683" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espaillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231067" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194129v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194109v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa753" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segretain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.143230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Griveaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.141682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Aly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483093v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Grishin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petetin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Price" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie J. Norfolk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Calcino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke van der Marel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85ed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab313" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vericel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Longarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Hirsh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giulia Ubeira-Gabellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2536" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. L. Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa382" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cuello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van der Plas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Baines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco C. Pignatale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fitoussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2883" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525793" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw396" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Haworth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Ilee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan H Forgan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Price" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2016.45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Maddison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1927" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crespe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1929" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Arena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783807v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Murray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barri&#232;re-Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Humble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042249" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Patat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cappellaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Danziger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bohlender" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaymie M. Matthews" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Artru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massacrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umeda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vreeswijk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Paradijs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouveliotou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augusteijn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/311509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Spite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spite" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kennelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985557v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leblanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kraus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bonsor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312683" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espaillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231067" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194129v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194109v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa753" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>