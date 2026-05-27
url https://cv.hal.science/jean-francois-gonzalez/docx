--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Gonzalez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CO snow line favours strong clumping by the streaming instability in protoplanetary discs with porous grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.L14. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reflex instability: exponential growth of a large-scale m = 1 mode in astrophysical discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.143230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inertial forces (indirect terms) in problems with a central body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Griveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.141682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInDI: a Warp-Induced Dust Instability in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aeolian erosion on dust evolution in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Grishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction during fragmentation and bouncing produces realistic dust grain porosities in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical detection of a companion driving a spiral arm in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.L1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Doppler Flip in HD 100546: A Large-scale Spiral Arm Generated by an Inner Binary Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Calcino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust grain shattering in protoplanetary discs: collisional fragmentation or rotational disruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3064-3077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traps and the formation of cavities in transition discs: a millimetre to sub-millimetre comparison survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.5779-5796. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth, fragmentation, and self-induced dust traps in PHANTOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.2318-2338. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traffic jams in inclined circumbinary protoplanetary discs - I. Morphology and formation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Longarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.2743-2757. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex-like kinematic signal, spirals, and beam smearing effect in the HD 142527 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. T. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A59. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps around snow lines in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cavity size in circumbinary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Hirsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giulia Ubeira-Gabellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.2936-2947. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of porous dust grains in protoplanetary discs -I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows & precession in HD 100453 – II. The hidden companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3857-3867. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realistic Roadmap to Formation Flying Space Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narsireddy Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs – II. Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4428-4446. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.1984. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (1), pp.237--254. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner disk clearing around the Herbig Ae star HD 139614: Evidence for a planet-induced gap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A11. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photophoresis on the dust distribution in a 3D protoplanetary disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (2), pp.2140-2149. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Protoplanetary Disc Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Haworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Ilee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan H Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.e053. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2016.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.L36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – I. Radial drift with toy growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3025-3036. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – III. Vertical settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Crespe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3055-3062. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of global flow and local fluctuations in 3D SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the &amp;quot;radial-drift barrier&amp;quot; of planet formation and its relevance in observed protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. -F. Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks: I. Hydrodynamical simulations of T Tauri disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a planet on the dust distribution in a 3D protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap Formation in the Dust Layer of 3D Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 311, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in protoplanetary disks - Vertical settling and radial migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of SN 1998bw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cappellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 555 (2), pp.900-917. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incidence of nonradial pulsation in the λ Bootis stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaymie M. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line profiles of H-like ions of C, N, and O in stellar plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massacrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 330, pp.1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypernova model for the supernova associated with the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual supernova in the error box of the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Paradijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouveliotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Augusteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.670-672. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Decay of the Optical Emission from GRB 980326 and Its Possible Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502 (2), pp.L123-L127. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/311509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of the projected rotational velocity of 51 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Spite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Spite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 310, pp.L13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of nonradial pulsation in the λ Bootis star HD 111604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Kennelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative accelerations on carbon, nitrogen and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 302, pp.788-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on radiative acceleration calculations in stellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 297, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of oxygen lines in magnetic AP stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Chosen pieces from the survey 'French astronomy and astrophysics research activities in the face of the environmental crisis, from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porosity and destructive effects on dust evolution using SPH simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2023 : Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager: project update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bonsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VI - Proceedings of the SPIE, Volume 10701, id. 1070118 17 pp. (2018). 10-15 June 2018 Austin, Texas, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager (PFI): science vision and key requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99071K, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D proto-planetary disks: Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Formation and Evolution of Planetary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust evolution in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of Ultraviolet Lines for C N and O in the Ap-Stars HD18296 and HD25823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peculiar Versus Normal Phenomena in A-Type and Related Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Trieste, Italy. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Dust Distribution inProtoplanetary Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evolution of porous dust grains in protoplanetary discs - I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6119-6119. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements stellaire : des étoiles lambda Boötis aux disques protoplanétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Claude Bernard - Lyon I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Gonzalez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CO snow line favours strong clumping by the streaming instability in protoplanetary discs with porous grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.L14. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inertial forces (indirect terms) in problems with a central body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Griveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.141682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reflex instability: exponential growth of a large-scale m = 1 mode in astrophysical discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33232/001c.143230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aeolian erosion on dust evolution in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Grishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A32. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInDI: a Warp-Induced Dust Instability in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527, pp.4777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction during fragmentation and bouncing produces realistic dust grain porosities in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical detection of a companion driving a spiral arm in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.L1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Doppler Flip in HD 100546: A Large-scale Spiral Arm Generated by an Inner Binary Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Calcino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust grain shattering in protoplanetary discs: collisional fragmentation or rotational disruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.3064-3077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traps and the formation of cavities in transition discs: a millimetre to sub-millimetre comparison survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brodie J. Norfolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke van der Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.5779-5796. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth, fragmentation, and self-induced dust traps in PHANTOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.2318-2338. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust traffic jams in inclined circumbinary protoplanetary discs - I. Morphology and formation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Longarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.2743-2757. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex-like kinematic signal, spirals, and beam smearing effect in the HD 142527 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. T. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A59. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cavity size in circumbinary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Hirsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giulia Ubeira-Gabellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.2936-2947. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of porous dust grains in protoplanetary discs -I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps around snow lines in protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirals, shadows & precession in HD 100453 – II. The hidden companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nealon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.3857-3867. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realistic Roadmap to Formation Flying Space Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narsireddy Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs – II. Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4428-4446. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA study of the HD 100453 AB system and the tidal interaction of the companion with the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.1984. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density sorting of dust grains in SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fitoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (1), pp.237--254. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Self-induced dust traps: overcoming planet formation barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner disk clearing around the Herbig Ae star HD 139614: Evidence for a planet-induced gap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A11. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Protoplanetary Disc Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Haworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Ilee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan H Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.e053. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2016.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photophoresis on the dust distribution in a 3D protoplanetary disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco C. Pignatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (2), pp.2140-2149. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation and trapping of grains at planet gaps: effects of grain growth and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA images of discs: are all gaps carved by planets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.L36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – I. Radial drift with toy growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3025-3036. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing dust grains in protoplanetary discs – III. Vertical settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Crespe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 437 (4), pp.3055-3062. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of global flow and local fluctuations in 3D SPH simulations of protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the &amp;quot;radial-drift barrier&amp;quot; of planet formation and its relevance in observed protoplanetary discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An icy Kuiper-Belt around the young solar-type star HD 181327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. -F. Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks. II. Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 547, pp.A58. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D protoplanetary disks: I. Hydrodynamical simulations of T Tauri disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap Formation in the Dust Layer of 3D Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 311, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tau circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a planet on the dust distribution in a 3D protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stratified dust distribution of the GG Tauri circumbinary ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.963. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in protoplanetary disks - Vertical settling and radial migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of SN 1998bw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cappellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 555 (2), pp.900-917. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incidence of nonradial pulsation in the λ Bootis stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaymie M. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line profiles of H-like ions of C, N, and O in stellar plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massacrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 330, pp.1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypernova model for the supernova associated with the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Umeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual supernova in the error box of the γ-ray burst of 25 April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Paradijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouveliotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Augusteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6703), pp.670-672. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Decay of the Optical Emission from GRB 980326 and Its Possible Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Galama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502 (2), pp.L123-L127. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/311509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of the projected rotational velocity of 51 Peg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Spite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Spite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 310, pp.L13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of nonradial pulsation in the λ Bootis star HD 111604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Kennelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on radiative acceleration calculations in stellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 297, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative accelerations on carbon, nitrogen and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 302, pp.788-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of oxygen lines in magnetic AP stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Chosen pieces from the survey 'French astronomy and astrophysics research activities in the face of the environmental crisis, from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porosity and destructive effects on dust evolution using SPH simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2023 : Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager: project update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bonsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VI - Proceedings of the SPIE, Volume 10701, id. 1070118 17 pp. (2018). 10-15 June 2018 Austin, Texas, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Formation Imager (PFI): science vision and key requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99071K, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet gaps in the dust layer of 3D proto-planetary disks: Observability with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Formation and Evolution of Planetary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust evolution in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D SPH simulations of grain growth in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exoplanets: Detection, Formation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of Ultraviolet Lines for C N and O in the Ap-Stars HD18296 and HD25823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peculiar Versus Normal Phenomena in A-Type and Related Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Trieste, Italy. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Dust Distribution inProtoplanetary Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrière-Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Humble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah T. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evolution of porous dust grains in protoplanetary discs - I. Growing grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. L. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6119-6119. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements stellaire : des étoiles lambda Boötis aux disques protoplanétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Claude Bernard - Lyon I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segretain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.143230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Griveaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.141682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Aly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483093v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Grishin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petetin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Price" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie J. Norfolk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Calcino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke van der Marel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85ed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab313" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vericel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Longarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Hirsh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giulia Ubeira-Gabellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2536" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. L. Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa382" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cuello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van der Plas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Baines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco C. Pignatale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fitoussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2883" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525793" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw396" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Haworth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Ilee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan H Forgan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Price" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2016.45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Maddison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1927" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crespe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1929" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Arena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783807v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Murray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barri&#232;re-Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Humble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042249" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Patat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cappellaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Danziger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bohlender" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaymie M. Matthews" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Artru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massacrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umeda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vreeswijk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Paradijs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouveliotou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augusteijn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/311509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Spite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spite" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kennelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985557v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leblanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kraus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bonsor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312683" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espaillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231067" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194129v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194109v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa753" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Griveaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.141682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segretain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33232/001c.143230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483093v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Grishin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petetin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Aly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Price" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie J. Norfolk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Calcino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke van der Marel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85ed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Maddison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab313" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vericel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Longarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lodato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. T. Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Hirsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giulia Ubeira-Gabellini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ragusa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. L. Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa382" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cuello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van der Plas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Baines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco C. Pignatale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fitoussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2883" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525793" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Haworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Ilee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan H Forgan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Price" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2016.45" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laibe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Maddison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Maddison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1927" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crespe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1929" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Arena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -F. Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donaldson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fouchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Murray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barri&#232;re-Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Humble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042249" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Patat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cappellaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Danziger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bohlender" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaymie M. Matthews" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Artru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massacrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umeda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vreeswijk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Paradijs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouveliotou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augusteijn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/27150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/311509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Spite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spite" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kennelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leblanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kraus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bonsor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312683" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espaillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231067" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194129v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194109v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa753" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>