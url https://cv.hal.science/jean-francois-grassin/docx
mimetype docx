--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -205,299 +205,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser un engagement agentif par la cartographie participative</w:t>
+                <w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, https://journals-openedition-org.bibelec.univ-lyon2.fr/terminal/11638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489758v1</w:t>
+                <w:t xml:space="preserve">hal-05135899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des pratiques de littératie spatiale d’étudiant·e·s en contexte formatif. Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 141, https://journals-openedition-org.bibelec.univ-lyon2.fr/terminal/11638</w:t>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135899v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques de littératie spatiale d’étudiant·e·s en contexte formatif. Une étude de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Favoriser un engagement agentif par la cartographie participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14rsf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489718v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter et montrer : deux modalités du récit d'expérience dans une application mobile de cartographie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -548,51 +548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre interculturelle : lieu, objet et ressource de co-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N°11, pp.53-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -611,217 +611,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de la recherche en didactique dans un centre universitaire de FLE : démarches, atouts et contraintes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dresser une cartographie d’événements informels d’apprentissage d’étudiants internationaux en séjour d’étude : une approche socio-spatiale de l’apprentissage des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parpette Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mobilités contemporaines et médiations didactiques, 68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221352v1</w:t>
+                <w:t xml:space="preserve">hal-02382426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dresser une cartographie d’événements informels d’apprentissage d’étudiants internationaux en séjour d’étude : une approche socio-spatiale de l’apprentissage des langues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre de la recherche en didactique dans un centre universitaire de FLE : démarches, atouts et contraintes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parpette Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.8157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382426v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des enjeux symboliques liés aux objets nomades connectés : vers une analyse critique du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -868,51 +868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Language-Learner Computer Interactions. Theory, methodology and CALL applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -937,51 +937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget. « Les Figures de l’usager de Twitter ». Dans Morelli, P., Pignard-Cheynel, N. et Baltazart, D. (dir.). Public et TIC : confrontations conceptuelles et recherches empiriques (p. 159-174), Nancy : Presses Universitaires de Nancy, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1010,51 +1010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau socio-pédagogique dans une formation en langue. Un écran qui reste opaque à l’enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau socio-pédagogique pour une formation en français langue étrangère (FLE) : Des temporalités nouvelles pour l’enseignement/apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1282,51 +1282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau social pour le FLE. Quelles perceptions et quels usages de l'apprenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1386,553 +1386,553 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES : une cartographie numérique participative et sensible.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des cartes, des casques et des mondes virtuels : quels interactions entre espaces et apprentissages ? Journée AIR DEMOES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Richard; Fanny Hervé-Pécot, Dec 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493679v1</w:t>
+                <w:t xml:space="preserve">hal-05488824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Espace et technologie dans une perspective post-digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">MUTANUM 2025 : Penser les mutations numériques en sciences du langage. Colloque jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LHUMAIN, Apr 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488824v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace et technologie dans une perspective post-digitale</w:t>
+                <w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUTANUM 2025 : Penser les mutations numériques en sciences du langage. Colloque jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LHUMAIN, Apr 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493817v1</w:t>
+                <w:t xml:space="preserve">hal-05129156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129156v1</w:t>
+                <w:t xml:space="preserve">hal-05484363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOBILES : une cartographie numérique participative et sensible.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Des cartes, des casques et des mondes virtuels : quels interactions entre espaces et apprentissages ? Journée AIR DEMOES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Richard; Fanny Hervé-Pécot, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484363v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un dispositif d’agentivité sociale à l’université : Comment instituer sa prise en charge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1970,64 +1970,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience sensible et pratiques langagières créatives en espace immersif: le projet Expérience en Cabine Immersive par des apprenANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2052,64 +2052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes créatif et politique dans une pièce sans acteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2160,64 +2160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacle immersif et créativité : le projet EXpérience en Cabine Immersive de Textes par des ApprenANTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC 2024-Créativité, innovation, éthique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMU, Jul 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2255,64 +2255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Expérience en Cabine Immersive par des apprenANTS (EXCITANT): une expérience de théâtre immersif comme &amp;quot;sortie de cadre&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès Ranaclès: Sorties de cadre dans l'apprentissage et l'enseignement des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2337,103 +2337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture collaborative de portrait d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture collaborative de portraits d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,424 +2672,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme de visioconférence comme espace d’apprentissage co-construit : une analyse spatiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMPEC 2022. L’espace au prisme des écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907445v1</w:t>
+                <w:t xml:space="preserve">hal-03908718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cadres de participation et recherche participative : l’exemple d’ateliers cartographiques dans le cadre d’un projet interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">5e Congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, Impact, Professionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908718v1</w:t>
+                <w:t xml:space="preserve">hal-04185790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres de participation et recherche participative : l’exemple d’ateliers cartographiques dans le cadre d’un projet interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Cadres de participation et cartographie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, Impact, Professionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">5e Congrès du RFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185790v1</w:t>
+                <w:t xml:space="preserve">hal-03986987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres de participation et cartographie participative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cartographier l'expérience de la ville d'étudiants internationaux : comprendre le rôle des lieux dans l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès du RFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">XX Congreso AMSE-AMCE-WAER. La educación y la formación ante los grandes retos de nuestro tiempo: migracion, sociedad digital y desarollo sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMSE-AMCE-WAER, Jun 2022, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986987v1</w:t>
+                <w:t xml:space="preserve">hal-03907393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier la socialisation langagière des étudiants internationaux par des ateliers cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Acedle 2022. Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3108,126 +3108,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l'expérience de la ville d'étudiants internationaux : comprendre le rôle des lieux dans l'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une plateforme de visioconférence comme espace d’apprentissage co-construit : une analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Congreso AMSE-AMCE-WAER. La educación y la formación ante los grandes retos de nuestro tiempo: migracion, sociedad digital y desarollo sostenible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMSE-AMCE-WAER, Jun 2022, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC 2022. L’espace au prisme des écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907393v1</w:t>
+                <w:t xml:space="preserve">hal-03907445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager un espace interactionnel partagé pour collaborer : le cas d'un séminaire polyartéfacté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la recherche dans un séminaire doctoral polyartefacté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congreso AMSE-AMCE-WAER. La educación y la formación ante los grandes retos de nuestro tiempo: migracion, sociedad digital y desarrollo sostenible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,51 +3347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention aux robots ! Comment des artefacts de téléprésence modifient les processus attentionnels pendant un séminaire doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3425,51 +3425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du téléphone mobile en classe de langue : quelles conséquences pour les interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque VALS-ASLA 2020 - La linguistique appliquée à l'ère digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3507,64 +3507,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3615,64 +3615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3736,64 +3736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ibnelkaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Multimodal Digital Environments: from theories to practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3818,51 +3818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La vie me force à vivre dans la langue française » : mobilité et apprentissages interculturels informels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" L'interculturel " dans les formations de l'enseignement supérieur : conceptions, pratiques, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN (EA 2661) Le Mans Université; IMAGER (EA 3958), Université Paris Est Créteil, Nov 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3887,51 +3887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dresser une cartographie d'événements informels et non-formels d’apprentissage d’étudiants internationaux en séjour d’étude : le sens du lieu et le rôle du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger pour apprendre en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM, Université Grenoble Alpes, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3950,303 +3950,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et socialisation : quelle transition numérique des étudiants internationaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The digital transition of international students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque international en éducation CRIFPE. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thierry Karsenti, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Canadian Association of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Association of Applied Linguistics, May 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745885v1</w:t>
+                <w:t xml:space="preserve">hal-01533410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours croisés sur les objets nomades connectés en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une approche sociocritique du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, May 2017, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital transition of international students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprentissage et socialisation : quelle transition numérique des étudiants internationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Association of Applied Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Association of Applied Linguistics, May 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">4e colloque international en éducation CRIFPE. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Karsenti, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533410v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants internationaux et mobilité des usages numériques pour l’apprentissage dans le contexte d’un séjour d’étude : les conditions d’un regard réflexif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education à la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Jeannin, Anne-Laure Le Guern, Elisabeth Schneider, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence en ligne et affordances d’un réseau socio-pédagogique dans une formation en Français Langue Etrangère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC 2016 Interactions Multimodales Par ÉCran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges en ligne sur un réseau social dans le cadre d’une formation en Français Langue Etrangère : pratiques discursives et modes de participation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias numériques &amp; communication électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Liénard et Sami Zlitni, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4409,51 +4409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attention portée aux espaces interactionnels en ligne par les acteurs d'un dispositif pour l'Enseignement/ Apprentissage du FLE dans un contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interagir pour apprendre les langues aujourd'hui. Recherche en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACEDLE; ICAR; CIEF, Université Lumière Lyon 2, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4510,51 +4510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bouquain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres de participation et recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Wharton; Samuel Vernet; Médéric Gasquet-Cyrus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.107-120, 2024, 9791032005354</w:t>
@@ -4759,64 +4759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4852,286 +4852,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du processus d’inscription dans le territoire des étudiants chinois pendant leur séjour en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« La vie me force à vivre dans la langue française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Louise Ouvrard; Catherine Brumelot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude BRETEGNIER; Vera DELORME; Laura NICOLAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique et didactique des langues et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.1-22, 2022, 9782813004109. </w:t>
+              <w:t xml:space="preserve">"L'interculturel" dans l’enseignement supérieur. Conceptions, démarches et dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.75-96, 2022, 9782813004031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.5760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.4997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910563v1</w:t>
+                <w:t xml:space="preserve">hal-03674910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vie me force à vivre dans la langue française »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Représentations du processus d’inscription dans le territoire des étudiants chinois pendant leur séjour en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aude BRETEGNIER; Vera DELORME; Laura NICOLAS. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Ouvrard; Catherine Brumelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'interculturel" dans l’enseignement supérieur. Conceptions, démarches et dispositifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.75-96, 2022, 9782813004031. </w:t>
+              <w:t xml:space="preserve">Numérique et didactique des langues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.1-22, 2022, 9782813004109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.4997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.5760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674910v1</w:t>
+                <w:t xml:space="preserve">hal-03910563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Domanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5309,51 +5309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances d’un réseau social pour une formation en Français Langue Etrangère : pratiques discursives, modes de participation et présence sociale en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5438,77 +5438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5578,64 +5578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5698,51 +5698,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du numérique en éducation : regards critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5987,51 +5987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B20CD08"/>
+    <w:nsid w:val="947D7CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6218,51 +6218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-grassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-1780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191656321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rsf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489718v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4997" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-grassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-1780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191656321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489718v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rsf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4997" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>