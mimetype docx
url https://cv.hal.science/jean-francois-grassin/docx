--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1386,441 +1386,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488824v1</w:t>
+                <w:t xml:space="preserve">hal-05484363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace et technologie dans une perspective post-digitale</w:t>
+                <w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUTANUM 2025 : Penser les mutations numériques en sciences du langage. Colloque jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LHUMAIN, Apr 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493817v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espace et technologie dans une perspective post-digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">MUTANUM 2025 : Penser les mutations numériques en sciences du langage. Colloque jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LHUMAIN, Apr 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129156v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484363v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILES : une cartographie numérique participative et sensible.</w:t>
               </w:r>
@@ -2337,103 +2337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
@@ -2672,463 +2672,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadres de participation et cartographie participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">5e Congrès du RFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908718v1</w:t>
+                <w:t xml:space="preserve">hal-03986987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres de participation et recherche participative : l’exemple d’ateliers cartographiques dans le cadre d’un projet interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier la socialisation langagière des étudiants internationaux par des ateliers cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, Impact, Professionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque Acedle 2022. Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185790v1</w:t>
+                <w:t xml:space="preserve">hal-03908755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres de participation et cartographie participative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier l'expérience de la ville d'étudiants internationaux : comprendre le rôle des lieux dans l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès du RFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">XX Congreso AMSE-AMCE-WAER. La educación y la formación ante los grandes retos de nuestro tiempo: migracion, sociedad digital y desarollo sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMSE-AMCE-WAER, Jun 2022, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986987v1</w:t>
+                <w:t xml:space="preserve">hal-03907393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l'expérience de la ville d'étudiants internationaux : comprendre le rôle des lieux dans l'apprentissage</w:t>
+                <w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Congreso AMSE-AMCE-WAER. La educación y la formación ante los grandes retos de nuestro tiempo: migracion, sociedad digital y desarollo sostenible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMSE-AMCE-WAER, Jun 2022, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907393v1</w:t>
+                <w:t xml:space="preserve">hal-03908718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier la socialisation langagière des étudiants internationaux par des ateliers cartographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadres de participation et recherche participative : l’exemple d’ateliers cartographiques dans le cadre d’un projet interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle 2022. Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">5e Congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, Impact, Professionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908755v1</w:t>
+                <w:t xml:space="preserve">hal-04185790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme de visioconférence comme espace d’apprentissage co-construit : une analyse spatiale</w:t>
               </w:r>
@@ -3950,204 +3950,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital transition of international students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discours croisés sur les objets nomades connectés en contexte universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Association of Applied Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Association of Applied Linguistics, May 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Une approche sociocritique du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, May 2017, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533410v1</w:t>
+                <w:t xml:space="preserve">hal-01533398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours croisés sur les objets nomades connectés en contexte universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digital transition of international students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une approche sociocritique du numérique en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke, May 2017, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Canadian Association of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Association of Applied Linguistics, May 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533398v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et socialisation : quelle transition numérique des étudiants internationaux ?</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5438,64 +5438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5987,51 +5987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="947D7CA7"/>
+    <w:nsid w:val="D6D2F1EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6218,51 +6218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-grassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-1780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191656321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489718v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rsf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4997" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-grassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-1780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191656321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489718v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rsf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4997" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>